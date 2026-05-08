--- v1 (2026-01-24)
+++ v2 (2026-05-08)
@@ -51,1050 +51,1050 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/953/indicacao_01_2025_aquisicao_van_1.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/953/indicacao_01_2025_aquisicao_van_1.pdf</t>
   </si>
   <si>
     <t>que “SOLICITA AO PODER EXECUTIVO, POR MEIO DA SECRETARIA MUNUCIPAL DE SAÚDE A APLICAÇÃO DE RECURSOS PROVENIENTES DA DEVOLUÇÃO DESTA CASA DE LEIS EM PROL DA AQUISIÇÃO DE UMA VAN.”</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/962/indicacao_02_2025_alargamento_linha_clementina_1.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/962/indicacao_02_2025_alargamento_linha_clementina_1.pdf</t>
   </si>
   <si>
     <t>“SOLICITA AO PODER EXECUTIVO POR MEIO DA SECRETARIA MUNICIPAL DE OBRAS E TRÂNSITO O ALARGAMENTO DA ESTRADA PADRE DOMINGOS MANARA.”</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO POR MEIO_x000D_
 DA SECRETARIA MUNICIPAL DE OBRAS E_x000D_
 TRÂNSITO READEQUAÇÕES NAS_x000D_
 TUBULAÇÕES DE ÁGUA DA LINHA 32.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/967/indicacao_04_2025_alargamento_estradas_linha_sobra.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/967/indicacao_04_2025_alargamento_estradas_linha_sobra.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, POR MEIO_x000D_
 DA SECRETARIA MUNICIPAL DE OBRAS O_x000D_
 ALARGAMENTO DA ESTRADA DA SOBRA</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/968/indicacao_05_2025_conservacao_rua_sabina_italia_anotniazzi.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/968/indicacao_05_2025_conservacao_rua_sabina_italia_anotniazzi.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, POR MEIO_x000D_
 DA SECRETARIA MUNICIPAL DE OBRAS_x000D_
 MELHORIAS NA RUA SABINA ITÁLIA_x000D_
 ANTONIAZZI.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/969/indicacao_06_2025_conservacao_rua_travessa_cristoforo.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/969/indicacao_06_2025_conservacao_rua_travessa_cristoforo.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, POR MEIO_x000D_
 DA SECRETARIA MUNICIPAL DE OBRAS_x000D_
 MELHORIAS NA TRAVESSA CRISTÓFORO_x000D_
 GIACOMO ANTÔNIO LUZZATTO</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/970/indicacao_07_2025_castracao_veterinaria.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/970/indicacao_07_2025_castracao_veterinaria.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, POR MEIO_x000D_
 DA SECRETARIA MUNICIPAL DE MEIO_x000D_
 AMBIENTE O SERVIÇO DE CASTRAÇÃO_x000D_
 ANIMAL.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/971/indicacao_08_2025_pavimentacao_ruas_centrais.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/971/indicacao_08_2025_pavimentacao_ruas_centrais.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A PAVIMENTAÇÃO_x000D_
 DAS RUAS SABINA ITÁLIA ANTONIAZZI, JOSÉ_x000D_
 SALVATTI, SD008 E TREVIZZO.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/974/indicacao_09_2025_comercializacao.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/974/indicacao_09_2025_comercializacao.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, POR MEIO_x000D_
 DA SECRETARIA MUNICIPAL DE_x000D_
 ADMINISTRAÇÃO, DESENVOLVIMENTO_x000D_
 ECONÔMICO E FINANÇAS A_x000D_
 REGULAMENTAÇÃO DA COMERCIALIZAÇÃO_x000D_
 DE ALIMENTOS EM ÁREA PÚBLICA DO_x000D_
 MUNICÍPIO.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, POR_x000D_
 MEIO DA SECRETARIA MUNICIPAL DE_x000D_
 OBRAS SANEAMENTO E TRÂNSITO_x000D_
 MELHORIAS NA CONSERVAÇÃO DA_x000D_
 ESTRADA ELIAS BERTON.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/980/indicacao_11_2025_manutencao_parque_infantil.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/980/indicacao_11_2025_manutencao_parque_infantil.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO POR MEIO_x000D_
 DA SECRETARIA MUNICIPAL COMPETENTE A_x000D_
 REFORMA DO PARQUE DE DIVERSÕES_x000D_
 INFANTIL.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/988/indicacao_12_2025_projeto_turistico.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/988/indicacao_12_2025_projeto_turistico.pdf</t>
   </si>
   <si>
     <t>“ SOLICITA AO PODER EXECUTIVO PARA A REALIZAÇÃO DE PROJETO EM PROL DA PAVIMENTAÇÃO ASFALTICA DIRECIONADA AO TURISTICO LOCAL NO MUNICÍPIO NA SECRETARIA DIRECIONADO À SECRETARIA ESTADUAL DE TURISMO."</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/992/indicacao_13_2025_alargamento_estrada_sao_gabriel.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/992/indicacao_13_2025_alargamento_estrada_sao_gabriel.pdf</t>
   </si>
   <si>
     <t>"Solicita ao Poder Executivo, por meio da Secretaria de Obras, Saneamento e Trânsito alargamento da Estrada São Gabriel."</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1034/indicacao_14_2025_devolucao_de_recursos_25-1_1.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1034/indicacao_14_2025_devolucao_de_recursos_25-1_1.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO POR MEIO_x000D_
 DA SECRETARIA MUNICIPAL DE_x000D_
 ADMINISTRAÇÃO INVESTIMENTOS NO_x000D_
 PERÍMETRO URBANO.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/978/mocao_01_2025__apoio_projeto_599_23_crvl.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/978/mocao_01_2025__apoio_projeto_599_23_crvl.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO PROJETO DE LEI_x000D_
 N.º 599/2023, DE AUTORIA DO_x000D_
 DEPUTADO ESTADUAL RODRIGO_x000D_
 LORENZONI, COM OBJETO DE_x000D_
 PROPOR A ALTERAÇÃO DA LEI Nº_x000D_
 8.109, DE 19 DE DEZEMBRO DE 1985,_x000D_
 VISANDO EXTINGUIR A TAXA DE_x000D_
 EXPEDIÇÃO DO CERTIFICADO DE_x000D_
 REGISTRO E LICENCIAMENTO DE_x000D_
 VEÍCULO (CRLV)</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/979/mocao_02_2025__apoio_pl_761_contratacao_temporaria.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/979/mocao_02_2025__apoio_pl_761_contratacao_temporaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO PROJETO DE LEI_x000D_
 N.º 761/2025, QUE "ALTERA O ARTIGO_x000D_
 14-A DA LEI Nº 5.889, DE 8 DE JUNHO_x000D_
 DE 1973, QUE ESTATUI NORMAS_x000D_
 REGULADORAS DO TRABALHO_x000D_
 RURAL, COM O OBJETIVO DE_x000D_
 FACILITAR A CONTRATAÇÃO_x000D_
 TEMPORÁRIA DE TRABALHADORES_x000D_
 RURAIS".</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/998/mocao_03_2025__apoio_universidade_serra_gaucha.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/998/mocao_03_2025__apoio_universidade_serra_gaucha.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO PARA A_x000D_
 IMPLANTAÇÃO DE UM CAMPUS DA_x000D_
 UFRGS NO MUNICÍPIO DE CAXIAS DO_x000D_
 SUL/RS.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1025/mocao_05_2025__pl_mei.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1025/mocao_05_2025__pl_mei.pdf</t>
   </si>
   <si>
     <t>Moção de apoio ao Projeto de Lei_x000D_
 Complementar nº 67/2025, que eleva o limite_x000D_
 de receita bruta anual para enquadramento_x000D_
 do Microempreendedor Individual (MEI) e_x000D_
 estabelece mecanismo de reajuste_x000D_
 automático.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1008/03-_decreto_legislativo_2015_.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1008/03-_decreto_legislativo_2015_.pdf</t>
   </si>
   <si>
     <t>Dispõe a apreciação das Contas do Gestor Municipal de Pinto Bandeira, relativas ao exercício financeiro de 2015.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1009/04-_decreto_legislativo_2016.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1009/04-_decreto_legislativo_2016.pdf</t>
   </si>
   <si>
     <t>Dispõe a apreciação das Contas do Gestor Municipal de Pinto Bandeira, relativas ao exercício financeiro de 2016.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1010/05-_decreto_legislativo_2017.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1010/05-_decreto_legislativo_2017.pdf</t>
   </si>
   <si>
     <t>Dispõe a apreciação das Contas do Gestor Municipal de Pinto Bandeira, relativas ao exercício financeiro de 2017.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1011/06-_decreto_legislativo_2018.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1011/06-_decreto_legislativo_2018.pdf</t>
   </si>
   <si>
     <t>Dispõe a apreciação das Contas do Gestor Municipal de Pinto Bandeira, relativas ao exercício financeiro de 2018.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1014/projeto_de_decreto_legislativo_07_2025_tce_2019.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1014/projeto_de_decreto_legislativo_07_2025_tce_2019.pdf</t>
   </si>
   <si>
     <t>“Dispõe a apreciação das Contas do Gestor Municipal de Pinto Bandeira, relativas ao exercício financeiro de 2019.”</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1015/projeto_de_decreto_legislativo_08_2025_tce_2020.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1015/projeto_de_decreto_legislativo_08_2025_tce_2020.pdf</t>
   </si>
   <si>
     <t>“Dispõe a apreciação das Contas do Gestor Municipal de Pinto Bandeira, relativas ao exercício financeiro de 2020.”</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>“Dispõe a apreciação das Contas do Gestor Municipal de Pinto Bandeira, relativas ao exercício financeiro de 2021.”</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1017/projeto_de_decreto_legislativo_10_2025_tce_2022.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1017/projeto_de_decreto_legislativo_10_2025_tce_2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe a apreciação das Contas do Gestor Municipal de Pinto Bandeira, relativas ao exercício financeiro de 2022.”</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/989/projeto_de_lei_01-2025.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/989/projeto_de_lei_01-2025.pdf</t>
   </si>
   <si>
     <t>“ Dispõe sobre o quadro de pessoal dos servidores da Câmara Municipal e dá outras providências "</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/990/projeto_de_lei_02_2025_origem_legislativa_suplementacao_orcamentaria_1.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/990/projeto_de_lei_02_2025_origem_legislativa_suplementacao_orcamentaria_1.pdf</t>
   </si>
   <si>
     <t>“ Autoriza o Poder Legislativo a Abrir Crédito Suplementar no Orçamento do Município ".</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/996/projeto_de_lei_03_2025_origem_legislativa_suplementacao_orcamentaria_diarias.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/996/projeto_de_lei_03_2025_origem_legislativa_suplementacao_orcamentaria_diarias.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo a Criar conta e_x000D_
 Abrir Crédito Suplementar no Orçamento do_x000D_
 Município.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>PLEXE</t>
   </si>
   <si>
     <t>Projeto de Lei (origem Executivo)</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/954/projeto_1-2025.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/954/projeto_1-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação por tempo determinado para atender a necessidade temporária de excepcional interesse público.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/955/projeto_de_lei_2-2025.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/955/projeto_de_lei_2-2025.pdf</t>
   </si>
   <si>
     <t>“Dá nova redação a dispositivos da Lei Municipal nº 396, de 23 de agosto de 2019, que dispõe sobre a concessão de vales-refeição aos servidores municipais e dá outras providencias.”</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/956/projeto_de_lei_3-2025.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/956/projeto_de_lei_3-2025.pdf</t>
   </si>
   <si>
     <t>“Estabelece o índice de revisão geral anual dos vencimentos e dos subsídios dos servidores do Município, inclusive do Prefeito, Vice-Prefeito, Vereadores e Secretários.”</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/957/projeto_de_lei_4-2025_.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/957/projeto_de_lei_4-2025_.pdf</t>
   </si>
   <si>
     <t>“Dá nova redação a dispositivos da Lei Municipal nº 215, de 22 de março de 2017, que estabelece o programa municipal de subsídios do município de Pinto Bandeira e dá outras providencias.”</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/958/proejto_de_lei_5-2025.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/958/proejto_de_lei_5-2025.pdf</t>
   </si>
   <si>
     <t>“ Altera a Lei Municipal nº 605, de 27 de novembro de 2023 que define a estrutura administrativa do Poder Executivo do Município de dá outras providências.”</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/959/projeto_de_lei_6-2025_.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/959/projeto_de_lei_6-2025_.pdf</t>
   </si>
   <si>
     <t>“Cria cargos no quadro de cargos em comissão e funções gratificadas da Lei Municipal nº 607, de 06 de dezembro de 2023 e dá outras providências.”</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/960/projeto_de_lei_7-2025.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/960/projeto_de_lei_7-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a efetuar a prorrogação de Contrato Administrativo de Serviço Temporário de Excepcional Interesse Público, em razão de gravidez.”</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/961/projeto_de_lei_8-2025.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/961/projeto_de_lei_8-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a contratação por tempo determinado para atender a necessidade temporária de excepcional interesse público.”</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/964/projeto_de_lei_09-2025.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/964/projeto_de_lei_09-2025.pdf</t>
   </si>
   <si>
     <t>“Altera o quadro de cargos em comissão e funções gratificadas da Lei Municipal n° 607, de 06 de dezembro de 2023 e dá outras providências.”</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/965/projeto_de_lei_10-2025.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/965/projeto_de_lei_10-2025.pdf</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/966/projeto_de_lei_11-2025.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/966/projeto_de_lei_11-2025.pdf</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/972/projeto_de_lei_12-2025.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/972/projeto_de_lei_12-2025.pdf</t>
   </si>
   <si>
     <t>"Concede desconto no pagamento do IPTU para o ano de 2025 e dispõe sobre o parcelamento do pagamento."</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/973/projeto_de_lei_13-2025.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/973/projeto_de_lei_13-2025.pdf</t>
   </si>
   <si>
     <t>" Altera o anexo III, da Lei Municipal 71 de 30 de outubro de 201, que institui o Código Tributário do Município de Pinto Bandeira."</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/975/projeto_de_lei_14-2025.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/975/projeto_de_lei_14-2025.pdf</t>
   </si>
   <si>
     <t>" Autoriza o Poder Executivo Municipal a abrir crédito suplementar no orçamento do município."</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/976/projeto_de_lei_15-2025.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/976/projeto_de_lei_15-2025.pdf</t>
   </si>
   <si>
     <t>"autoriza a contratação por tempo determinado para atender a necessidade temporária de excepcional interesse público."</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/981/projeto_de_lei_16-2025.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/981/projeto_de_lei_16-2025.pdf</t>
   </si>
   <si>
     <t>" Autoriza a contratação por tempo determinado para atender a necessidade temporária de excepcional interesse público."</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/982/projeto_de_lei_17-2025.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/982/projeto_de_lei_17-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o plano Plurianual para o quadriênio de 20256-2029 e dá outras providências."</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/983/projeto_de_lei_18-2025.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/983/projeto_de_lei_18-2025.pdf</t>
   </si>
   <si>
     <t>"  Autoriza o poder executivo a criar conta e abrir crédito suplementar no orçamento do município."</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/984/projeto_de_lei_19-2025.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/984/projeto_de_lei_19-2025.pdf</t>
   </si>
   <si>
     <t>"  Institui o Programa Municipal de Premiação a Consumidores, mediante a utilização da Plataforma Nota Fiscal Gaúcha do Estado do Rio Grande do Sul e dá outras providências."</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/985/projeto_de_lei_20-2025.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/985/projeto_de_lei_20-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a contratação por tempo determinado para atender a necessidade temporária de excepcional interesse público."</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/986/projeto_de_lei_21-2025.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/986/projeto_de_lei_21-2025.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Municipal nº 629, de 27 de junho de 2024 que dispõe sobre a coparticipação do “Programa Mais Médicos” instituído pela Lei Federal nº12.871, de 22 de outubro de 2013 e dá outras providências."</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/987/projeto_de_lei_21-2025.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/987/projeto_de_lei_21-2025.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Municipal nº 601, de 20 de outubro de 2023 que dispõe sobre o Sistema Municipal de Cultura- SMC de Pinto Bandeira e dá outras providências."</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/991/projeto_de_lei_23-2025.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/991/projeto_de_lei_23-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2026."</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/993/projeto_de_lei_24-2025.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/993/projeto_de_lei_24-2025.pdf</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/994/projeto_de_lei_25-2025.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/994/projeto_de_lei_25-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a firmar Convênio com_x000D_
 o Tribunal Regional Eleitoral do Rio Grande_x000D_
 do Sul.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/995/projeto_de_lei_26-_2025.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/995/projeto_de_lei_26-_2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 435, de 30 de abril_x000D_
 de 2020 que dispõe sobre o Sistema de_x000D_
 Controle Interno do Município de Pinto_x000D_
 Bandeira.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/997/projeto_de_lei_27-_2025.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/997/projeto_de_lei_27-_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Pinto Bandeira a_x000D_
 filiar-se, na qualidade de associado_x000D_
 fundador, à futura Associação Rota dos_x000D_
 Capitéis Caminhos da Imigração e Fé, e_x000D_
 dá outras providências.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1018/projeto_de_lei_28-_2025.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1018/projeto_de_lei_28-_2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 71, de 30 de outubro_x000D_
 de 2013 que instituiu o Código Tributário do_x000D_
 Município de Pinto Bandeira e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/999/projeto_de_lei_29-2025.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/999/projeto_de_lei_29-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação por tempo determinado_x000D_
 para atender a necessidade temporária de_x000D_
 excepcional interesse público.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1000/projeto_de_lei_30-2025.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1000/projeto_de_lei_30-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a criar conta e abrir_x000D_
 crédito especial no orçamento do Município.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1001/projeto_de_lei_31-2025.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1001/projeto_de_lei_31-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 298, de 02 de fevereiro de 2018 que Estabelece o Plano de Cargos, Salários e o Plano de Carreira dos Servidores do Município de Pinto Bandeira, institui o respectivo quadro de cargos, estabelece normas de enquadramento e dá outras providências.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 542, de 11 de agosto de 2022, que cria e regulamenta o Cargo de Agente Comunitário de Saúde do Município, nos termos da Emenda Constitucional nº 120/2022 e dá outras providências.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1003/projeto_de_lei_33-2025.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1003/projeto_de_lei_33-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 335, de 08 de agosto de 2018, que Institui o Plano de Carreira do Magistério Público do Município de Pinto Bandeira/RS, o respectivo quadro de cargos e dá outras providências.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1004/projeto_de_lei_34-_2025.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1004/projeto_de_lei_34-_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a criar conta e abrir crédito especial no orçamento do Município.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1005/projeto_de_lei_35-2025.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1005/projeto_de_lei_35-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a criar conta e abrir crédito suplementar no orçamento do Município.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1006/projeto_de_lei_36-2025.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1006/projeto_de_lei_36-2025.pdf</t>
   </si>
   <si>
     <t>Institui o Zoneamento Escolar no Município de Pinto Bandeira e dá outras providências.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1007/projeto_de_lei_37-2025.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1007/projeto_de_lei_37-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 196, de 25 de janeiro de 2017, que dispõe sobre indenizações de diárias ao Prefeito, Vice-Prefeito, Secretários Municipais,  secretários Adjuntos, Procuradoria-Geral do Município e demais servidores do Município de Pinto Bandeira.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1012/projeto_de_lei_38-2025.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1012/projeto_de_lei_38-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Município de Pinto Bandeira a receber em doação imóvel urbano e dá outras providências”</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1013/projeto_de_lei_39-2025.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1013/projeto_de_lei_39-2025.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Municipal n° 678, de 10 de setembro de 2025, que autoriza a contratação por tempo determinado para atender a necessidade temporária de excepcional interesse público.”</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1019/projeto_de_lei_40_-2025.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1019/projeto_de_lei_40_-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 118, de 20 de agosto_x000D_
 de 2014, que institui o estatuto dos servidores_x000D_
 municipais de Pinto Bandeira.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1020/projeto_de_lei_41-2025.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1020/projeto_de_lei_41-2025.pdf</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1021/projeto_de_lei_42-2025.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1021/projeto_de_lei_42-2025.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa_x000D_
 do Município de Pinto Bandeira_x000D_
 para o exercício financeiro de 2026.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1022/projeto_de_lei_43-2025.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1022/projeto_de_lei_43-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar_x000D_
 Protocolo de Intercâmbio - "Tratado de_x000D_
 Cidades Irmãs – Gemellaggio", com а_x000D_
 cidade de Zevio, Provincia di Verona, Itália_x000D_
 e dá outras providências.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1023/projeto_de_lei_44-2025.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1023/projeto_de_lei_44-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Pinto Bandeira a_x000D_
 receber em doação a nua-propriedade de_x000D_
 imóvel rural e dá outras providências.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1024/projeto_de_lei_45-2025.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1024/projeto_de_lei_45-2025.pdf</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1026/projeto_de_lei_46-2025.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1026/projeto_de_lei_46-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar Termo de_x000D_
 Cooperação com o Município de_x000D_
 Farroupilha/RS, a fim de viabilizar atendimento_x000D_
 médico ambulatorial e hospital - média_x000D_
 complexidade, aos usuários do Sistema Único_x000D_
 de Saúde - SUS, residentes no Município de_x000D_
 Pinto Bandeira, criar conta e abrir crédito_x000D_
 especial no orçamento do Município.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1027/projeto_de_lei_47-2025.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1027/projeto_de_lei_47-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar Termo de_x000D_
 Cooperação com o Município de_x000D_
 Farroupilha/RS, a fim de viabilizar atendimento_x000D_
 médico-hospitalar de alta complexidade, na_x000D_
 especialidade de traumatologia e ortopedia,_x000D_
 aos usuários do Sistema Único de Saúde -_x000D_
 SUS, residentes no Município de Pinto_x000D_
 Bandeira, criar conta e abrir crédito especial_x000D_
 no orçamento do Município.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1028/projeto_de_lei_48-2025.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1028/projeto_de_lei_48-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 15, de 4 de janeiro_x000D_
 de 2013, que dispõe sobre os feriados_x000D_
 municipais do Município de Pinto Bandeira</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1029/projeto_de_lei_49-2025.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1029/projeto_de_lei_49-2025.pdf</t>
   </si>
   <si>
     <t>“Disciplina a instituição de Pontos Facultativos no Município de Pinto Bandeira, RS.”</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1030/projeto_de_lei_50-2025.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1030/projeto_de_lei_50-2025.pdf</t>
   </si>
   <si>
     <t>Aprova o calendário de eventos para o ano de_x000D_
 2026 do Município e dá outras providências.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1031/projeto_de_lei_51-2025.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1031/projeto_de_lei_51-2025.pdf</t>
   </si>
   <si>
     <t>Institui o concurso para escolha da Rainha e Princesas do Município de Pinto Bandeira/RS.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1032/mensagem_retificativa_1_pl_52-2025.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1032/mensagem_retificativa_1_pl_52-2025.pdf</t>
   </si>
   <si>
     <t>Aprova o Plano Municipal de Cultura 2025- 2035 do Município de Pinto Bandeira e dá outras providências.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1033/projeto_de_lei_53-2025.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1033/projeto_de_lei_53-2025.pdf</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/952/resolucao_01_2025__altera_art_9_regimento_interno.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/952/resolucao_01_2025__altera_art_9_regimento_interno.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO 9º DO REGIMENTO INTERNO COM O ESCOPO DE SUSPENDER O RECESSO PARLMENTAR OCORRIDO NO MÊS DE FEVEREIRO NO PRIMEIRO ANO DE LEGISLATURA”.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1401,67 +1401,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/953/indicacao_01_2025_aquisicao_van_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/962/indicacao_02_2025_alargamento_linha_clementina_1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/967/indicacao_04_2025_alargamento_estradas_linha_sobra.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/968/indicacao_05_2025_conservacao_rua_sabina_italia_anotniazzi.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/969/indicacao_06_2025_conservacao_rua_travessa_cristoforo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/970/indicacao_07_2025_castracao_veterinaria.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/971/indicacao_08_2025_pavimentacao_ruas_centrais.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/974/indicacao_09_2025_comercializacao.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/980/indicacao_11_2025_manutencao_parque_infantil.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/988/indicacao_12_2025_projeto_turistico.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/992/indicacao_13_2025_alargamento_estrada_sao_gabriel.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1034/indicacao_14_2025_devolucao_de_recursos_25-1_1.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/978/mocao_01_2025__apoio_projeto_599_23_crvl.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/979/mocao_02_2025__apoio_pl_761_contratacao_temporaria.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/998/mocao_03_2025__apoio_universidade_serra_gaucha.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1025/mocao_05_2025__pl_mei.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1008/03-_decreto_legislativo_2015_.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1009/04-_decreto_legislativo_2016.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1010/05-_decreto_legislativo_2017.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1011/06-_decreto_legislativo_2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1014/projeto_de_decreto_legislativo_07_2025_tce_2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1015/projeto_de_decreto_legislativo_08_2025_tce_2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1017/projeto_de_decreto_legislativo_10_2025_tce_2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/989/projeto_de_lei_01-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/990/projeto_de_lei_02_2025_origem_legislativa_suplementacao_orcamentaria_1.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/996/projeto_de_lei_03_2025_origem_legislativa_suplementacao_orcamentaria_diarias.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/954/projeto_1-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/955/projeto_de_lei_2-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/956/projeto_de_lei_3-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/957/projeto_de_lei_4-2025_.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/958/proejto_de_lei_5-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/959/projeto_de_lei_6-2025_.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/960/projeto_de_lei_7-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/961/projeto_de_lei_8-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/964/projeto_de_lei_09-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/965/projeto_de_lei_10-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/966/projeto_de_lei_11-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/972/projeto_de_lei_12-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/973/projeto_de_lei_13-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/975/projeto_de_lei_14-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/976/projeto_de_lei_15-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/981/projeto_de_lei_16-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/982/projeto_de_lei_17-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/983/projeto_de_lei_18-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/984/projeto_de_lei_19-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/985/projeto_de_lei_20-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/986/projeto_de_lei_21-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/987/projeto_de_lei_21-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/991/projeto_de_lei_23-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/993/projeto_de_lei_24-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/994/projeto_de_lei_25-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/995/projeto_de_lei_26-_2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/997/projeto_de_lei_27-_2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1018/projeto_de_lei_28-_2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/999/projeto_de_lei_29-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1000/projeto_de_lei_30-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1001/projeto_de_lei_31-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1003/projeto_de_lei_33-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1004/projeto_de_lei_34-_2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1005/projeto_de_lei_35-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1006/projeto_de_lei_36-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1007/projeto_de_lei_37-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1012/projeto_de_lei_38-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1013/projeto_de_lei_39-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1019/projeto_de_lei_40_-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1020/projeto_de_lei_41-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1021/projeto_de_lei_42-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1022/projeto_de_lei_43-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1023/projeto_de_lei_44-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1024/projeto_de_lei_45-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1026/projeto_de_lei_46-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1027/projeto_de_lei_47-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1028/projeto_de_lei_48-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1029/projeto_de_lei_49-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1030/projeto_de_lei_50-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1031/projeto_de_lei_51-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1032/mensagem_retificativa_1_pl_52-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1033/projeto_de_lei_53-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/952/resolucao_01_2025__altera_art_9_regimento_interno.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/953/indicacao_01_2025_aquisicao_van_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/962/indicacao_02_2025_alargamento_linha_clementina_1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/967/indicacao_04_2025_alargamento_estradas_linha_sobra.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/968/indicacao_05_2025_conservacao_rua_sabina_italia_anotniazzi.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/969/indicacao_06_2025_conservacao_rua_travessa_cristoforo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/970/indicacao_07_2025_castracao_veterinaria.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/971/indicacao_08_2025_pavimentacao_ruas_centrais.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/974/indicacao_09_2025_comercializacao.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/980/indicacao_11_2025_manutencao_parque_infantil.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/988/indicacao_12_2025_projeto_turistico.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/992/indicacao_13_2025_alargamento_estrada_sao_gabriel.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1034/indicacao_14_2025_devolucao_de_recursos_25-1_1.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/978/mocao_01_2025__apoio_projeto_599_23_crvl.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/979/mocao_02_2025__apoio_pl_761_contratacao_temporaria.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/998/mocao_03_2025__apoio_universidade_serra_gaucha.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1025/mocao_05_2025__pl_mei.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1008/03-_decreto_legislativo_2015_.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1009/04-_decreto_legislativo_2016.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1010/05-_decreto_legislativo_2017.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1011/06-_decreto_legislativo_2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1014/projeto_de_decreto_legislativo_07_2025_tce_2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1015/projeto_de_decreto_legislativo_08_2025_tce_2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1017/projeto_de_decreto_legislativo_10_2025_tce_2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/989/projeto_de_lei_01-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/990/projeto_de_lei_02_2025_origem_legislativa_suplementacao_orcamentaria_1.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/996/projeto_de_lei_03_2025_origem_legislativa_suplementacao_orcamentaria_diarias.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/954/projeto_1-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/955/projeto_de_lei_2-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/956/projeto_de_lei_3-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/957/projeto_de_lei_4-2025_.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/958/proejto_de_lei_5-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/959/projeto_de_lei_6-2025_.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/960/projeto_de_lei_7-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/961/projeto_de_lei_8-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/964/projeto_de_lei_09-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/965/projeto_de_lei_10-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/966/projeto_de_lei_11-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/972/projeto_de_lei_12-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/973/projeto_de_lei_13-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/975/projeto_de_lei_14-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/976/projeto_de_lei_15-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/981/projeto_de_lei_16-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/982/projeto_de_lei_17-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/983/projeto_de_lei_18-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/984/projeto_de_lei_19-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/985/projeto_de_lei_20-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/986/projeto_de_lei_21-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/987/projeto_de_lei_21-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/991/projeto_de_lei_23-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/993/projeto_de_lei_24-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/994/projeto_de_lei_25-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/995/projeto_de_lei_26-_2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/997/projeto_de_lei_27-_2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1018/projeto_de_lei_28-_2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/999/projeto_de_lei_29-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1000/projeto_de_lei_30-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1001/projeto_de_lei_31-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1003/projeto_de_lei_33-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1004/projeto_de_lei_34-_2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1005/projeto_de_lei_35-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1006/projeto_de_lei_36-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1007/projeto_de_lei_37-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1012/projeto_de_lei_38-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1013/projeto_de_lei_39-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1019/projeto_de_lei_40_-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1020/projeto_de_lei_41-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1021/projeto_de_lei_42-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1022/projeto_de_lei_43-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1023/projeto_de_lei_44-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1024/projeto_de_lei_45-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1026/projeto_de_lei_46-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1027/projeto_de_lei_47-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1028/projeto_de_lei_48-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1029/projeto_de_lei_49-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1030/projeto_de_lei_50-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1031/projeto_de_lei_51-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1032/mensagem_retificativa_1_pl_52-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/1033/projeto_de_lei_53-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2025/952/resolucao_01_2025__altera_art_9_regimento_interno.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H84"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="152" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="151.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="240.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>