--- v0 (2025-10-23)
+++ v1 (2026-05-11)
@@ -51,708 +51,708 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ESS</t>
   </si>
   <si>
     <t>Emenda, Subemenda e Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/635/emenda_loa_2021_1.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/635/emenda_loa_2021_1.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/600/indicacao_01_2020_bancada_pp_e_pmdb.odt</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/600/indicacao_01_2020_bancada_pp_e_pmdb.odt</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal para que analise a viabilidade da Utilização de imóveis do Ente Público pela Brigada Militar.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Bancada PP</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/611/indicacao_02_2020_bancada_pp.odt</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/611/indicacao_02_2020_bancada_pp.odt</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal para que analise a viabilidade técnica sobre uma possível exigência de eliminadores de ar nas tubulações de fornecimento de água pela CORSAN aos munícipes.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/629/indicacao_04_-_2020.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/629/indicacao_04_-_2020.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal para que amplie a Travessa Cristófolo Giácomo Antônio Luzzato.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/630/indicacao_04_-_2020.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/630/indicacao_04_-_2020.pdf</t>
   </si>
   <si>
     <t>Solicita ao poder Executivo Municipal para que ornamente com flores, a Praça Central.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Bancada PDT</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/641/indicacao_05_-_2020_bancada_pdt.odt</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/641/indicacao_05_-_2020_bancada_pdt.odt</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE UMA LOMBADA NA LINHA PALMEIRO</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/642/indicacao_06_-_2020_pp.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/642/indicacao_06_-_2020_pp.pdf</t>
   </si>
   <si>
     <t>Pedimos ao Poder Executivo Municipal, para que com a devolução de recursos financeiros do exercício financeiro de 2020, assim que disponível para compra, adquira vacinas para o combate ao COVID-19.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/624/01_mocao_-_repudio_decreto_covid.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/624/01_mocao_-_repudio_decreto_covid.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO CONTRA OS ATOS DE GOVERNO DO ESTADO DO RIO GRANDE DO SUL EM FACE DAS MEDIDAS DE DISTANCIAMENTO_x000D_
 SOCIAL DE COMBATE AO COVID-1 APLICADAS NA DENOMINADA “BANDEIRA VERMELHA” A PARTIR DE 15 DE JUNHO 2020.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/628/mocao_02_-_apoio_restauracao_rs_446.odt</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/628/mocao_02_-_apoio_restauracao_rs_446.odt</t>
   </si>
   <si>
     <t>Solicita apoio para a realização de obras de restauração e melhorias na RS-446.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/618/projeto_de_lei_de_origem_legislativa_01-2020_vereadores.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/618/projeto_de_lei_de_origem_legislativa_01-2020_vereadores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação dos subsídios dos Vereadores Municipais para o Quadriênio 2021 a 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/619/projeto_de_lei_de_origem_legislativa_02-2020_pre_jokNBz0.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/619/projeto_de_lei_de_origem_legislativa_02-2020_pre_jokNBz0.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação dos subsídios do Prefeito e Vice-Prefeito para o Quadriênio 2021 a 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação dos subsídios dos Secretários Municipais para o Quadriênio 2021 a 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/640/projeto_de_lei_origem_legislativa_denominacao_das_vias_publicas_1.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/640/projeto_de_lei_origem_legislativa_denominacao_das_vias_publicas_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DA NOMENCLATURA DAS VIAS PÚBLICAS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>PLEXE</t>
   </si>
   <si>
     <t>Projeto de Lei (origem Executivo)</t>
   </si>
   <si>
     <t>Hadair Ferrari</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/588/projeto_de_lei_01_-_2020.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/588/projeto_de_lei_01_-_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação por tempo determinado para atender a necessidade temporária de excepcional interesse público.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/589/projeto_de_lei_02_-_2020.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/589/projeto_de_lei_02_-_2020.pdf</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/590/projeto_de_lei_03_-_2020_QIpfiFJ.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/590/projeto_de_lei_03_-_2020_QIpfiFJ.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o cumprimento do estágio probatório de que trata o § 4° do art. 41 da Constituição da República, com a redação dada pela EC n° 19-98, e dá outras providências</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/591/projeto_de_lei_04_-2020.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/591/projeto_de_lei_04_-2020.pdf</t>
   </si>
   <si>
     <t>Concede desconto no pagamento do IPTU para o exercício 2020</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/592/projeto_de_lei_05_-_2020.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/592/projeto_de_lei_05_-_2020.pdf</t>
   </si>
   <si>
     <t>Estabelece o índice para a revisão geral anual dos vencimentos e dos subsídios dos servidores do Município, inclusive do Prefeito, Vice-Prefeito, Vereadores e Secretário e aumento real</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/593/projeto_de_lei_06_-_2020.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/593/projeto_de_lei_06_-_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação por tempo determinado para atender a necessidade temporária de excepcional interesse público</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/594/projeto_de_lei_07_-_2020.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/594/projeto_de_lei_07_-_2020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR O TERMO DE CONVÊNIO COM O CENTRO UNIVERSITÁRIO UNICNEC DE BENTO GONÇALVES, PARA FINS DE CONCESSÃO DE ESTÁGIO.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/596/projeto_de_lei_08_-_2020.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/596/projeto_de_lei_08_-_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a efetuar a recontratação de detentor da função de Auxiliar de Educação infantil, relativamente_x000D_
 a Contrato Administrativo de Serviço Temporário de Excepcional Interesse Público em razão de gravidez.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/597/projeto_de_lei_09_-_2020.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/597/projeto_de_lei_09_-_2020.pdf</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/598/projeto_de_lei_10_-_2020.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/598/projeto_de_lei_10_-_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Pinto Bandeira a Firmar Termo de Convênio com o Município de Nova Prata para Contratação de Consultas e Cirurgias de Facoemulsificação na Área de Oftalmologia e dá Outras Providências</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/599/projeto_de_lei_11_-_2020.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/599/projeto_de_lei_11_-_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo firmar Convênio com a Associação de Turismo da Serra Nordeste - ATUASERRA e dá outras providências</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/601/projeto_de_lei_12_-_2020.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/601/projeto_de_lei_12_-_2020.pdf</t>
   </si>
   <si>
     <t>“Autoriza a contratação por tempo determinado para atender a necessidade temporária de excepcional interesse público”.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/602/projeto_de_lei_13_-_2020.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/602/projeto_de_lei_13_-_2020.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a Criar Conta e Abrir Crédito Suplementar no Orçamento do Município”.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/603/projeto_de_lei_14_-_2020.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/603/projeto_de_lei_14_-_2020.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a Firmar Convênio com o Município de Bento Gonçalves, para o Fim de Repasse de Valores, em Razão da Pandemia Provocada pelo Covid-19 e dá Outras Providências”.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/604/projeto_de_lei_15_-_2020.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/604/projeto_de_lei_15_-_2020.pdf</t>
   </si>
   <si>
     <t>Reconhece a calamidade pública municipal, convalida as medidas disciplinadas nos Decretos Municipais nºs 465, de 20 de março de 2020 e 466, de 23 de março de 2020, e alterações posteriores e dá outras providências.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/605/projeto_de_lei_16_-_2020.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/605/projeto_de_lei_16_-_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Abrir Conta e Abrir Crédito Especial no Orçamento do Município.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/606/projeto_de_lei_17_-_2020.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/606/projeto_de_lei_17_-_2020.pdf</t>
   </si>
   <si>
     <t>Altera artigo da Lei Municipal nº 431, de 17 de abril de 2020.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/607/projeto_de_lei_18_-_2020.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/607/projeto_de_lei_18_-_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Criar Conta e Abrir Crédito Especial no Orçamento do Município.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/608/projeto_de_lei_19_-_2020.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/608/projeto_de_lei_19_-_2020.pdf</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/609/projeto_de_lei_20_-_2020.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/609/projeto_de_lei_20_-_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema de Controle Interno do Município de Pinto Bandeira/RS.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/610/projeto_de_lei_21_-_2020.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/610/projeto_de_lei_21_-_2020.pdf</t>
   </si>
   <si>
     <t>Dá Nova Redação a Dispositivo da Lei Municipal nº 344, de 16 de outubro de 2018, que trata do Conselho Municipal do Idoso do Município de Pinto Bandeira/RS.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/501/projeto_de_lei_22-2020.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/501/projeto_de_lei_22-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Pinto Bandeira a firmar Termo de Cooperação com o Estado do Rio Grande do Sul objetivando a delegação de competência para o licenciamento e fiscalização das atividades de manejo de vegetação nativa em formações florestais e ecossistemas associados do bioma mata_x000D_
 atlântica a serem desenvolvidas no âmbito municipal e dá outras providências.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/615/projeto_de_lei_23_-_2020.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/615/projeto_de_lei_23_-_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Criar Conta e Abrir Crédito Especial no Orçamento do Município.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/616/projeto_de_lei_24_-_2020.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/616/projeto_de_lei_24_-_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Criar Conta e Abrir Crédito Suplementar no Orçamento do Município.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/617/projeto_de_lei_25_-_2020.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/617/projeto_de_lei_25_-_2020.pdf</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/621/projeto_de_lei_26_-_2020.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/621/projeto_de_lei_26_-_2020.pdf</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/622/projeto_de_lei_27_-_2020.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/622/projeto_de_lei_27_-_2020.pdf</t>
   </si>
   <si>
     <t>Denomina via pública municipal de Estrada da Fruta.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/623/projeto_de_lei_28_-_2020_ldo.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/623/projeto_de_lei_28_-_2020_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2021.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/626/projeto_de_lei_29_-_2020.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/626/projeto_de_lei_29_-_2020.pdf</t>
   </si>
   <si>
     <t>REVOGA E ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 127, DE 05 DE MARÇO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/627/projeto_de_lei_30_-_2020_jtEJFac.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/627/projeto_de_lei_30_-_2020_jtEJFac.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a_x000D_
 efetuar a recontratação de detentor da função_x000D_
 de Médica Pediatra, relativamente a Contrato_x000D_
 Administrativo de Serviço Temporário de_x000D_
 Excepcional Interesse Público em razão de_x000D_
 gravidez</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/631/projeto_de_lei_31_-_2020.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/631/projeto_de_lei_31_-_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a cobrança de Contribuição de Melhoria na execução da obra de pavimentação do prolongamento da Rua Duque de Caxias.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/632/projeto_de_lei_32_-_2020.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/632/projeto_de_lei_32_-_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Abrir Crédito Especial no Orçamento do Município.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/633/projeto_de_lei_33_-_2020.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/633/projeto_de_lei_33_-_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Abrir Crédito Especial no Orçamento do Município</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/634/projeto_de_lei_34_-2020.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/634/projeto_de_lei_34_-2020.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Pinto Bandeira para o Exercício Financeiro de 2021.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/639/projeto_de_lei_35_-_2020.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/639/projeto_de_lei_35_-_2020.pdf</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/643/projeto_de_lei_36_-_2020.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/643/projeto_de_lei_36_-_2020.pdf</t>
   </si>
   <si>
     <t>Dá Nova Redação a Dispositivo da Lei_x000D_
 Municipal nO331, de 20 de junho de 2018,_x000D_
 que trata do Conselho Municipal de Turismo_x000D_
 - COMTUR</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/644/projeto_de_lei_37_-_2020.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/644/projeto_de_lei_37_-_2020.pdf</t>
   </si>
   <si>
     <t>Inclui Dispositivo na Lei Municipal nO376, de_x000D_
 04 de abril de 2019, que trata da Política_x000D_
 Municipal de Proteção aos Direitos da Criança_x000D_
 e do Adolescente, o Conselho Municipal dos_x000D_
 Direitos da Criança e do Adolescente, o Fundo_x000D_
 Municipal dos Direitos da Criança e do_x000D_
 Adolescente, o Conselho Tutelar e cria o_x000D_
 Sistema Municipal de Atendimento_x000D_
 Socioeducativo.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/645/projeto_de_lei_38_-_2020.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/645/projeto_de_lei_38_-_2020.pdf</t>
   </si>
   <si>
     <t>Aprova o calendário de eventos para o ano_x000D_
 de 2021 do Município e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/646/projeto_de_lei_39_-_2020.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/646/projeto_de_lei_39_-_2020.pdf</t>
   </si>
   <si>
     <t>Regulamenta e estabelece critérios e procedimentos para avaliação de desempenho dos profissionais do magistério público municipal, para fins de promoção em classes.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/647/projeto_de_lei_40-2020_oficio_n_80.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/647/projeto_de_lei_40-2020_oficio_n_80.pdf</t>
   </si>
   <si>
     <t>Cria Cargos no Quadro do Magistério Público Municipal da Lei Municipal nO335, de 08 de agosto de 2018.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/648/projeto_de_lei_41_-_2020_oficio_n_80.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/648/projeto_de_lei_41_-_2020_oficio_n_80.pdf</t>
   </si>
   <si>
     <t>Cria cargos na Lei Municipal nO298, de 02 de fevereiro de 2018.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/649/projeto_de_lei_42_-_2020.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/649/projeto_de_lei_42_-_2020.pdf</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/650/projeto_de_lei_43_-_2020.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/650/projeto_de_lei_43_-_2020.pdf</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Institui distinção honorífica denominada do Poder Legislativo Municipal de Pinto Bandeira-RS denominada “Irmã Dalva” e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -1068,68 +1068,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/635/emenda_loa_2021_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/600/indicacao_01_2020_bancada_pp_e_pmdb.odt" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/611/indicacao_02_2020_bancada_pp.odt" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/629/indicacao_04_-_2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/630/indicacao_04_-_2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/641/indicacao_05_-_2020_bancada_pdt.odt" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/642/indicacao_06_-_2020_pp.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/624/01_mocao_-_repudio_decreto_covid.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/628/mocao_02_-_apoio_restauracao_rs_446.odt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/618/projeto_de_lei_de_origem_legislativa_01-2020_vereadores.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/619/projeto_de_lei_de_origem_legislativa_02-2020_pre_jokNBz0.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/640/projeto_de_lei_origem_legislativa_denominacao_das_vias_publicas_1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/588/projeto_de_lei_01_-_2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/589/projeto_de_lei_02_-_2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/590/projeto_de_lei_03_-_2020_QIpfiFJ.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/591/projeto_de_lei_04_-2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/592/projeto_de_lei_05_-_2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/593/projeto_de_lei_06_-_2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/594/projeto_de_lei_07_-_2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/596/projeto_de_lei_08_-_2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/597/projeto_de_lei_09_-_2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/598/projeto_de_lei_10_-_2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/599/projeto_de_lei_11_-_2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/601/projeto_de_lei_12_-_2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/602/projeto_de_lei_13_-_2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/603/projeto_de_lei_14_-_2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/604/projeto_de_lei_15_-_2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/605/projeto_de_lei_16_-_2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/606/projeto_de_lei_17_-_2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/607/projeto_de_lei_18_-_2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/608/projeto_de_lei_19_-_2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/609/projeto_de_lei_20_-_2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/610/projeto_de_lei_21_-_2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/501/projeto_de_lei_22-2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/615/projeto_de_lei_23_-_2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/616/projeto_de_lei_24_-_2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/617/projeto_de_lei_25_-_2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/621/projeto_de_lei_26_-_2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/622/projeto_de_lei_27_-_2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/623/projeto_de_lei_28_-_2020_ldo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/626/projeto_de_lei_29_-_2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/627/projeto_de_lei_30_-_2020_jtEJFac.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/631/projeto_de_lei_31_-_2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/632/projeto_de_lei_32_-_2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/633/projeto_de_lei_33_-_2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/634/projeto_de_lei_34_-2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/639/projeto_de_lei_35_-_2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/643/projeto_de_lei_36_-_2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/644/projeto_de_lei_37_-_2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/645/projeto_de_lei_38_-_2020.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/646/projeto_de_lei_39_-_2020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/647/projeto_de_lei_40-2020_oficio_n_80.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/648/projeto_de_lei_41_-_2020_oficio_n_80.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/649/projeto_de_lei_42_-_2020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/650/projeto_de_lei_43_-_2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/635/emenda_loa_2021_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/600/indicacao_01_2020_bancada_pp_e_pmdb.odt" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/611/indicacao_02_2020_bancada_pp.odt" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/629/indicacao_04_-_2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/630/indicacao_04_-_2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/641/indicacao_05_-_2020_bancada_pdt.odt" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/642/indicacao_06_-_2020_pp.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/624/01_mocao_-_repudio_decreto_covid.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/628/mocao_02_-_apoio_restauracao_rs_446.odt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/618/projeto_de_lei_de_origem_legislativa_01-2020_vereadores.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/619/projeto_de_lei_de_origem_legislativa_02-2020_pre_jokNBz0.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/640/projeto_de_lei_origem_legislativa_denominacao_das_vias_publicas_1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/588/projeto_de_lei_01_-_2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/589/projeto_de_lei_02_-_2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/590/projeto_de_lei_03_-_2020_QIpfiFJ.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/591/projeto_de_lei_04_-2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/592/projeto_de_lei_05_-_2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/593/projeto_de_lei_06_-_2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/594/projeto_de_lei_07_-_2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/596/projeto_de_lei_08_-_2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/597/projeto_de_lei_09_-_2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/598/projeto_de_lei_10_-_2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/599/projeto_de_lei_11_-_2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/601/projeto_de_lei_12_-_2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/602/projeto_de_lei_13_-_2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/603/projeto_de_lei_14_-_2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/604/projeto_de_lei_15_-_2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/605/projeto_de_lei_16_-_2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/606/projeto_de_lei_17_-_2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/607/projeto_de_lei_18_-_2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/608/projeto_de_lei_19_-_2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/609/projeto_de_lei_20_-_2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/610/projeto_de_lei_21_-_2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/501/projeto_de_lei_22-2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/615/projeto_de_lei_23_-_2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/616/projeto_de_lei_24_-_2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/617/projeto_de_lei_25_-_2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/621/projeto_de_lei_26_-_2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/622/projeto_de_lei_27_-_2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/623/projeto_de_lei_28_-_2020_ldo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/626/projeto_de_lei_29_-_2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/627/projeto_de_lei_30_-_2020_jtEJFac.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/631/projeto_de_lei_31_-_2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/632/projeto_de_lei_32_-_2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/633/projeto_de_lei_33_-_2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/634/projeto_de_lei_34_-2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/639/projeto_de_lei_35_-_2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/643/projeto_de_lei_36_-_2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/644/projeto_de_lei_37_-_2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/645/projeto_de_lei_38_-_2020.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/646/projeto_de_lei_39_-_2020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/647/projeto_de_lei_40-2020_oficio_n_80.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/648/projeto_de_lei_41_-_2020_oficio_n_80.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/649/projeto_de_lei_42_-_2020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2020/650/projeto_de_lei_43_-_2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H58"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="13.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="141.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="140.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>