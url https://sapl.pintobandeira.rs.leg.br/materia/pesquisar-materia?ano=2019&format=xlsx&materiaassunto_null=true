--- v0 (2025-10-24)
+++ v1 (2026-05-07)
@@ -51,948 +51,948 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/527/indicacao_01-2019_denominacao_de_capital_do_pessego.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/527/indicacao_01-2019_denominacao_de_capital_do_pessego.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTITUIR A DENOMINAÇÃO DO MUNICÍPIO COMO CAPITAL NACIONAL DO PÊSSEGO DE MESA.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Vereador Adilso Antonio Salini</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INSTITUIR AULAS DE TAEKWONDO NO CONTRATURNO ESCOLAR</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/529/indicacao_03-2019_alargamento_de_estrada.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/529/indicacao_03-2019_alargamento_de_estrada.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS, O_x000D_
 ALARGAMENTO DA ESTRADA DA LINHA JANSEN-SOBRA.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Vereadora Solange Nichetti Comiotto</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/532/indicacao_04-2019_alargamento_estrada_32-sta_cruz.odt</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/532/indicacao_04-2019_alargamento_estrada_32-sta_cruz.odt</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS O ALARGAMENTO DA LINHA 32 SENTIDO LINHA SANTA CRUZ.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Bancada PP</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/534/indicacao_05-2019_pavimentacao_rua_7_de_setembro.odt</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/534/indicacao_05-2019_pavimentacao_rua_7_de_setembro.odt</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A PAVIMENTAÇÃO OU ALINHAMENTO DO CALÇAMENTO DA RUA SETE DE SETEMBRO, BEM COMO A RUA DO ENTORNO DA PRAÇA CENTRAL COM A RECOLOCAÇÃO DAS “BOCAS DE LOBO” E INSTALAÇÃO DE CESTOS DE LIXO NA PRAÇA.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/535/indicacao_06-2019_disponibilidade_tecnica_ou_enf_JLAyyT8.odt</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/535/indicacao_06-2019_disponibilidade_tecnica_ou_enf_JLAyyT8.odt</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A DISPONIBILIZAÇÃO DE UM PROFISSIONAL COMPETENTE DA ÁREA DE SAÚDE EM TEMPO INTEGRAL NA CRECHE.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/538/indicacao_07-2019_academia_ao_ar_livre_linha_28.odt</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/538/indicacao_07-2019_academia_ao_ar_livre_linha_28.odt</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal, para que o Poder Público providencie “academia ao ar livre” na praça da igreja da “Linha 28”.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Bancada PMDB</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/545/indicacao_08-2019_convenio_daer_vrs_855.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/545/indicacao_08-2019_convenio_daer_vrs_855.pdf</t>
   </si>
   <si>
     <t>“Solicita ao Poder Executivo Municipal para que diligencie junto ao DAER a recapeação asfáltica ou firme convênio com este, para que recapeie os pontos mais críticos da VRS 855 que liga o Município até a divisa com da cidade de Bento Gonçalves-RS”.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/546/indicacao_09-2019_pavimentacao_ruas_centrais.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/546/indicacao_09-2019_pavimentacao_ruas_centrais.pdf</t>
   </si>
   <si>
     <t>“Solicita ao Poder Executivo a pavimentação das Ruas Alemano Antoniazzi, Sabina Itália Antoniazzi, José Salvatti, Argentino Francisco Bottin, Trevizzo”.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/548/indicacao_incentivo_fiscal_bancada_pp_2.odt</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/548/indicacao_incentivo_fiscal_bancada_pp_2.odt</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal, para que inicie ou dê andamento ao Projeto de Lei que crie um programa de incentivo à instalação de empresas no município, como medida de auxílio, apoio e incentivo à manutenção de nossa cidade.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/562/indicacao_11-2019_publicidade_site_pessego_e_cam_ina0Lxd.odt</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/562/indicacao_11-2019_publicidade_site_pessego_e_cam_ina0Lxd.odt</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo a inclusão no site do Município, informações sobre a fruta do pêssego e câmaras frias.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/563/indicacao_12-2019_rotula_linha_28.odt</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/563/indicacao_12-2019_rotula_linha_28.odt</t>
   </si>
   <si>
     <t>Pedimos providências ao Poder Executivo Municipal, para que oficie o Departamento Autônomo de Estradas de Rodagem do Estado do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/564/indicacao_13-2019_concessao_de_brita.odt</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/564/indicacao_13-2019_concessao_de_brita.odt</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo a criação de um Projeto de Lei para a concessão de brita para empreendedores além do ramo agrícola.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/565/indicacao_14-2019_retirada_dos_coelhos.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/565/indicacao_14-2019_retirada_dos_coelhos.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo a retirada dos coelhos da Praça Central.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Bancada PDT</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL A CRIAÇÃO DE UMA GUARDA CIVIL MUNICIPAL.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/543/solicitacao_mocao_01_2019_denominacao_capital_na_fmXw1Vo.odt</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/543/solicitacao_mocao_01_2019_denominacao_capital_na_fmXw1Vo.odt</t>
   </si>
   <si>
     <t>MOÇÃO SOLICITANDO APOIO PARA A DENOMINAÇÃO DO MUNICÍPIO DE PINTO BANDEIRA/RS COMO CAPITAL NACIONAL DO PÊSSEGO DE MESA.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/582/mocao_2-2019_repudio_impressao_2.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/582/mocao_2-2019_repudio_impressao_2.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO CONTRA OS PROJETOS DE LEI ESTADUAIS QUE ALTERAM O PLANO DE CARREIRA DO MAGISTÉRIO PÚBLICO ESTADUAL, O_x000D_
 ESTATUTO DO SERVIDOR PÚBLICO DO RIO GRANDE DO SUL E PREVIDÊNCIA ESTADUAL.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Hadair Ferrari</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/510/projeto_de_lei_01_-_2019.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/510/projeto_de_lei_01_-_2019.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação por tempo determinado para atender a necessidade temporária de excepcional interesse público.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/511/projeto_de_lei_02_-_2019.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/511/projeto_de_lei_02_-_2019.pdf</t>
   </si>
   <si>
     <t>Concede desconto no pagamento de IPTU para o exercício 2019.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/513/projeto_de_lei_04_-_2019.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/513/projeto_de_lei_04_-_2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Criar Conta no Orçamento do Município.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/514/projeto_de_lei_05_-_2019.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/514/projeto_de_lei_05_-_2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a efetuar despesas no valor de até R$ 8.000,00 (oito mil reais) para a realização de Baile de Escolha da Rainha e Princesas.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/515/projeto_de_lei_06_-_2019.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/515/projeto_de_lei_06_-_2019.pdf</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/516/projeto_de_lei_07_-_2019.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/516/projeto_de_lei_07_-_2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar Convênio com Estado do Rio Grande do Sul, visando o Ajustamento de Matrículas dos Alunos da Educação Infantil das Escolas da Rede Pública Estadual para a Rede Pública Municipal.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/517/projeto_de_lei_08_-_2019.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/517/projeto_de_lei_08_-_2019.pdf</t>
   </si>
   <si>
     <t>Cria Cargo no Quadro Geral de Cargos da Lei Municipal n 253, de 07 de julho de 2017 e acrescenta dispositivos.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/518/projeto_de_lei_09_-_2019.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/518/projeto_de_lei_09_-_2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a efetuar a recontratação de detentor da função de Professor, relativamente a Contrato Administrativo de Serviço Temporário de Excepcional Interesse Público em razão de gravidez.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>PLEXE</t>
   </si>
   <si>
     <t>Projeto de Lei (origem Executivo)</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>Institui o concurso para a escolha da Rainha e Princesas do Município de Pinto Bandeira/RS.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/505/projeto_de_lei_05_-_2019.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/505/projeto_de_lei_05_-_2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a efetuar despesas no valor de até R$ 8.000,00 (oito mil reais) para realização do Baile de Escolha da Rainha e Princesas.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/506/projeto_de_lei_06_-_2019.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/506/projeto_de_lei_06_-_2019.pdf</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/507/projeto_de_lei_07_-2019.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/507/projeto_de_lei_07_-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar Convênio com o Estado do Rio Grande do Sul, visando o Ajustamento de Matrículas dos Alunos da Educação Infantil das Escolas da Rede Pública Estadual para a Rede Pública Municipal.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/508/projeto_de_lei_08_-_2019.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/508/projeto_de_lei_08_-_2019.pdf</t>
   </si>
   <si>
     <t>Cria Cargo no Quadro Geral de Cargos da Lei Municipal n° 253, 07 de julho de 2017 e acrescenta dispositivos.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/509/projeto_de_lei_09_-_2019.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/509/projeto_de_lei_09_-_2019.pdf</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/519/projeto_de_lei_10_-_2019.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/519/projeto_de_lei_10_-_2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a efetuar as despesas até o limite de r$ 38.000,00 para a realização das comemorações do Aniversário do Município.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/520/projeto_de_lei_11_-_2019.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/520/projeto_de_lei_11_-_2019.pdf</t>
   </si>
   <si>
     <t>Estabelece o índice para a revisão geral anual e aumento real dos vencimentos e dos subsídios dos servidores do Município, inclusive do Prefeito, Vice-prefeito, Vereadores e Secretários.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/522/projeto_de_lei_13_-_2019.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/522/projeto_de_lei_13_-_2019.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivos na Lei Municipal nº 252, de 07 de julho de 2017, que trata da Estrutura Administrativa Prefeitura Municipal_x000D_
 de Pinto Bandeira.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/523/projeto_de_lei_14_-_2019.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/523/projeto_de_lei_14_-_2019.pdf</t>
   </si>
   <si>
     <t>Cria Cargo no Quadro Geral de Cargos da Lei Municipal nº 253, de 07 de julho de 2017 e acrescenta dispositivos.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/524/projeto_de_lei_15_-_2019.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/524/projeto_de_lei_15_-_2019.pdf</t>
   </si>
   <si>
     <t>Acrescenta o Parágrafo Único aos artigos 1° e 2° da Lei Municipal nº 369, de 15 de março de 2019, que dispõe sobre a revisão geral constitucional.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/525/projeto_de_lei_16_-_2019.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/525/projeto_de_lei_16_-_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reserva de um percentual dos cargos e empregos públicos municipais para as pessoas com deficiência, nos termos do art. 37, VIII, da Constituição Federal, e dá outras providências.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/526/projeto_de_lei_17_-_2019.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/526/projeto_de_lei_17_-_2019.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 363, de 04 de fevereiro de 2019 a fim de acrescer valores de despesa para a realização do Baile de Escolha da Rainha e Princesas.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/533/projeto_de_lei_18_-_2019.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/533/projeto_de_lei_18_-_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal de Proteção aos Direitos da Criança e do Adolescente, o Conselho Municipal dos Direitos da Criança e do Adolescente, o Fundo Municipal dos Direitos da Criança e do Adolescente, o Conselho Tutelar e cria o Sistema Municipal de Atendimento Socioeducativo</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/536/projeto_de_lei_19_-_2019.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/536/projeto_de_lei_19_-_2019.pdf</t>
   </si>
   <si>
     <t>Altera as metas e estratégias do PME – Plano Municipal de Educação do Município de Pinto Bandeira para o Decênio de 2015-2025, e dá outras providências.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/537/projeto_de_lei_20_-_2019.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/537/projeto_de_lei_20_-_2019.pdf</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/539/projeto_de_lei_21_-_2019.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/539/projeto_de_lei_21_-_2019.pdf</t>
   </si>
   <si>
     <t>“Institui como política pública o Programa Educacional de Resistência às Drogas e à Violência (PROERD) no Município de Pinto Bandeira/RS”.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/540/projeto_de_lei_22_-_2019.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/540/projeto_de_lei_22_-_2019.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a Abrir Crédito Especial no Orçamento do Município”.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/541/projeto_de_lei_23_-_2019.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/541/projeto_de_lei_23_-_2019.pdf</t>
   </si>
   <si>
     <t>“Autoriza a contratação por tempo determinado para atender a necessidade de excepcional interesse público”.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/542/projeto_de_lei_24_-_2019.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/542/projeto_de_lei_24_-_2019.pdf</t>
   </si>
   <si>
     <t>“Estabelece o Perímetro Urbano da cidade de Pinto Bandeira”.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/544/projeto_de_lei_25_-_2019.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/544/projeto_de_lei_25_-_2019.pdf</t>
   </si>
   <si>
     <t>“Autoriza a contratação por tempo determinado para atender a necessidade temporária de excepcional interesse público”.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/547/projeto_de_lei_26_-_2019.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/547/projeto_de_lei_26_-_2019.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação por tempo determinado, para atender a necessidade temporária de excepcional interesse público.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a efetuar despesas no valor de até R$ 6.000,00 (seis mil reais) para a realização de visita técnica.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/550/projeto_de_lei_28_-_2019.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/550/projeto_de_lei_28_-_2019.pdf</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/551/projeto_de_lei_29_-_2019.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/551/projeto_de_lei_29_-_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o Exercício Financeiro de 2020.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/552/projeto_de_lei_30_-_2019.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/552/projeto_de_lei_30_-_2019.pdf</t>
   </si>
   <si>
     <t>Altera requisitos de provimento de cargos na Lei Municipal nº 298, de 02 de fevereiro de 2018, altera Anexo I e dá outras providências.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/553/projeto_de_lei_31_-_2019.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/553/projeto_de_lei_31_-_2019.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal n. 298, de 02 de fevereiro de 2018, altera Anexo I e dá outras providências.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/554/projeto_de_lei_32_-_2019.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/554/projeto_de_lei_32_-_2019.pdf</t>
   </si>
   <si>
     <t>Aprova o calendário de eventos para o ano de 2020 e feriados do Município e dá outras providências</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/555/projeto_de_lei_33-2019.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/555/projeto_de_lei_33-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza a desafetação de área pública municipal.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/556/projeto_de_lei_34-2019.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/556/projeto_de_lei_34-2019.pdf</t>
   </si>
   <si>
     <t>Retifica o Anexo Único da Lei Municipal n° 369, de 15 de março de 2019.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/557/projeto_de_lei_35-2019.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/557/projeto_de_lei_35-2019.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo II da Lei municipal n° 71, de 30 de outubro de 2013.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/558/projeto_de_lei_36-2019.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/558/projeto_de_lei_36-2019.pdf</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/559/projeto_de_lei_37-2019.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/559/projeto_de_lei_37-2019.pdf</t>
   </si>
   <si>
     <t>Dá Nova Redação e Inclui Dispositivos na Lei Municipal n° 196, de 25 de janeiro de 2017.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/560/projeto_de_lei_38-2019.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/560/projeto_de_lei_38-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de vales-refeição aos servidores municipais e dá outras providências.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/566/projeto_de_lei_39_-_2019.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/566/projeto_de_lei_39_-_2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Pinto Bandeira a Integrar a Região Metropolitana da Serra Gaúcha</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/567/projeto_de_lei_40_-_2019.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/567/projeto_de_lei_40_-_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Estágio Obrigatório Não Remunerado de Estudantes em Órgãos da Administração Municipal e dá outras providências</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/568/projeto_de_lei_41_-_2019.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/568/projeto_de_lei_41_-_2019.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação por tempo determinado para atender a necessidade temporária de excepcional interesse público</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/569/projeto_de_lei_42_-_2019.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/569/projeto_de_lei_42_-_2019.pdf</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/571/projeto_de_lei_43_-_2019.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/571/projeto_de_lei_43_-_2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Abrir Crédito Suplementar no Orçamento do Município.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/572/projeto_de_lei_44_-_2019.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/572/projeto_de_lei_44_-_2019.pdf</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/573/projeto_de_lei_45_-_2019.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/573/projeto_de_lei_45_-_2019.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a Abrir crédito Suplementar no Orçamento do Município”.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/574/projeto_de_lei_46_-_2019.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/574/projeto_de_lei_46_-_2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Abrir Crédito Especial no Orçamento do Município.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/575/projeto_de_lei_47_-_2019.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/575/projeto_de_lei_47_-_2019.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação por tempo determinado para atender a necessidade temporária de excepcional interesse_x000D_
 público.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/576/projeto_de_lei_48_-_2019.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/576/projeto_de_lei_48_-_2019.pdf</t>
   </si>
   <si>
     <t>“Estima a Receita e Fixa a Despesa do Município de Pinto Bandeira para o Exercício Financeiro de 2020”.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/577/projeto_de_lei_49_-_2019.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/577/projeto_de_lei_49_-_2019.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a firmar Termo de Cooperação com a Associação dos Produtores de Frutas de Pinto Bandeira (ASPROFRUTA), visando a implementação de ações conjuntas que assegurem a realização de feira/exposição, durante a 5ª Festa do Pêssego”.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/578/projeto_de_lei_50_-_2019.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/578/projeto_de_lei_50_-_2019.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o recebimento de patrocínio pelo Poder Público a eventos realizados no território do Município”.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/579/projeto_de_lei_51_-_2019.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/579/projeto_de_lei_51_-_2019.pdf</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/580/projeto_de_lei_52_-_2019.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/580/projeto_de_lei_52_-_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a largura das estradas municipais e respectivas faixas de domínio, fixa limitações de uso, fixa faixa não edificável, autoriza o recebimento de áreas em doação, concede isenção da contribuição de melhoria.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/581/projeto_de_lei_53_-_2019.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/581/projeto_de_lei_53_-_2019.pdf</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/583/projeto_de_lei_54_-_2019.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/583/projeto_de_lei_54_-_2019.pdf</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/584/projeto_de_lei_55_-_2019.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/584/projeto_de_lei_55_-_2019.pdf</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/585/projeto_de_lei_56_-_2019.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/585/projeto_de_lei_56_-_2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar Termo de Cooperação com o Município de FarroupilhalRS, a fim de viabilizar atendimento médico, ambulatorial e_x000D_
 hospitalar na Especialidade de Traumatologia e Ortopedia Alta Complexidade, aos usuários do Sistema Único de Saúde - SUS, residentes no_x000D_
 Município de Pinto Bandeira.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/586/projeto_de_lei_57_-_2019.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/586/projeto_de_lei_57_-_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Cooficialização da Língua Talian, à Língua Portuguesa, no Município de Pinto Bandeira.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/587/projeto_de_lei_58_-_2019_e_mensagem_retificativa.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/587/projeto_de_lei_58_-_2019_e_mensagem_retificativa.pdf</t>
   </si>
   <si>
     <t>Revoga e altera dispositivos da Lei Municipal n. 334, de 08 de agosto de 2018 e dá outras providências.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/561/resolucao_01-2019.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/561/resolucao_01-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os procedimentos para a participação, a proteção e a defesa dos direitos do usuário de serviços públicos da Câmara de Vereadores de Pinto Bandeira, de que trata a Lei nº 13.460, de 26 de junho de 2017, e institui a Ouvidoria do Poder Legislativo.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1299,68 +1299,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/527/indicacao_01-2019_denominacao_de_capital_do_pessego.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/529/indicacao_03-2019_alargamento_de_estrada.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/532/indicacao_04-2019_alargamento_estrada_32-sta_cruz.odt" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/534/indicacao_05-2019_pavimentacao_rua_7_de_setembro.odt" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/535/indicacao_06-2019_disponibilidade_tecnica_ou_enf_JLAyyT8.odt" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/538/indicacao_07-2019_academia_ao_ar_livre_linha_28.odt" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/545/indicacao_08-2019_convenio_daer_vrs_855.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/546/indicacao_09-2019_pavimentacao_ruas_centrais.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/548/indicacao_incentivo_fiscal_bancada_pp_2.odt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/562/indicacao_11-2019_publicidade_site_pessego_e_cam_ina0Lxd.odt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/563/indicacao_12-2019_rotula_linha_28.odt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/564/indicacao_13-2019_concessao_de_brita.odt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/565/indicacao_14-2019_retirada_dos_coelhos.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/543/solicitacao_mocao_01_2019_denominacao_capital_na_fmXw1Vo.odt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/582/mocao_2-2019_repudio_impressao_2.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/510/projeto_de_lei_01_-_2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/511/projeto_de_lei_02_-_2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/513/projeto_de_lei_04_-_2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/514/projeto_de_lei_05_-_2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/515/projeto_de_lei_06_-_2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/516/projeto_de_lei_07_-_2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/517/projeto_de_lei_08_-_2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/518/projeto_de_lei_09_-_2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/505/projeto_de_lei_05_-_2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/506/projeto_de_lei_06_-_2019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/507/projeto_de_lei_07_-2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/508/projeto_de_lei_08_-_2019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/509/projeto_de_lei_09_-_2019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/519/projeto_de_lei_10_-_2019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/520/projeto_de_lei_11_-_2019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/522/projeto_de_lei_13_-_2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/523/projeto_de_lei_14_-_2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/524/projeto_de_lei_15_-_2019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/525/projeto_de_lei_16_-_2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/526/projeto_de_lei_17_-_2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/533/projeto_de_lei_18_-_2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/536/projeto_de_lei_19_-_2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/537/projeto_de_lei_20_-_2019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/539/projeto_de_lei_21_-_2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/540/projeto_de_lei_22_-_2019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/541/projeto_de_lei_23_-_2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/542/projeto_de_lei_24_-_2019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/544/projeto_de_lei_25_-_2019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/547/projeto_de_lei_26_-_2019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/550/projeto_de_lei_28_-_2019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/551/projeto_de_lei_29_-_2019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/552/projeto_de_lei_30_-_2019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/553/projeto_de_lei_31_-_2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/554/projeto_de_lei_32_-_2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/555/projeto_de_lei_33-2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/556/projeto_de_lei_34-2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/557/projeto_de_lei_35-2019.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/558/projeto_de_lei_36-2019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/559/projeto_de_lei_37-2019.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/560/projeto_de_lei_38-2019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/566/projeto_de_lei_39_-_2019.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/567/projeto_de_lei_40_-_2019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/568/projeto_de_lei_41_-_2019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/569/projeto_de_lei_42_-_2019.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/571/projeto_de_lei_43_-_2019.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/572/projeto_de_lei_44_-_2019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/573/projeto_de_lei_45_-_2019.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/574/projeto_de_lei_46_-_2019.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/575/projeto_de_lei_47_-_2019.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/576/projeto_de_lei_48_-_2019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/577/projeto_de_lei_49_-_2019.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/578/projeto_de_lei_50_-_2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/579/projeto_de_lei_51_-_2019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/580/projeto_de_lei_52_-_2019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/581/projeto_de_lei_53_-_2019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/583/projeto_de_lei_54_-_2019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/584/projeto_de_lei_55_-_2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/585/projeto_de_lei_56_-_2019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/586/projeto_de_lei_57_-_2019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/587/projeto_de_lei_58_-_2019_e_mensagem_retificativa.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/561/resolucao_01-2019.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/527/indicacao_01-2019_denominacao_de_capital_do_pessego.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/529/indicacao_03-2019_alargamento_de_estrada.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/532/indicacao_04-2019_alargamento_estrada_32-sta_cruz.odt" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/534/indicacao_05-2019_pavimentacao_rua_7_de_setembro.odt" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/535/indicacao_06-2019_disponibilidade_tecnica_ou_enf_JLAyyT8.odt" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/538/indicacao_07-2019_academia_ao_ar_livre_linha_28.odt" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/545/indicacao_08-2019_convenio_daer_vrs_855.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/546/indicacao_09-2019_pavimentacao_ruas_centrais.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/548/indicacao_incentivo_fiscal_bancada_pp_2.odt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/562/indicacao_11-2019_publicidade_site_pessego_e_cam_ina0Lxd.odt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/563/indicacao_12-2019_rotula_linha_28.odt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/564/indicacao_13-2019_concessao_de_brita.odt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/565/indicacao_14-2019_retirada_dos_coelhos.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/543/solicitacao_mocao_01_2019_denominacao_capital_na_fmXw1Vo.odt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/582/mocao_2-2019_repudio_impressao_2.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/510/projeto_de_lei_01_-_2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/511/projeto_de_lei_02_-_2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/513/projeto_de_lei_04_-_2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/514/projeto_de_lei_05_-_2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/515/projeto_de_lei_06_-_2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/516/projeto_de_lei_07_-_2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/517/projeto_de_lei_08_-_2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/518/projeto_de_lei_09_-_2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/505/projeto_de_lei_05_-_2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/506/projeto_de_lei_06_-_2019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/507/projeto_de_lei_07_-2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/508/projeto_de_lei_08_-_2019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/509/projeto_de_lei_09_-_2019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/519/projeto_de_lei_10_-_2019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/520/projeto_de_lei_11_-_2019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/522/projeto_de_lei_13_-_2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/523/projeto_de_lei_14_-_2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/524/projeto_de_lei_15_-_2019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/525/projeto_de_lei_16_-_2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/526/projeto_de_lei_17_-_2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/533/projeto_de_lei_18_-_2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/536/projeto_de_lei_19_-_2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/537/projeto_de_lei_20_-_2019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/539/projeto_de_lei_21_-_2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/540/projeto_de_lei_22_-_2019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/541/projeto_de_lei_23_-_2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/542/projeto_de_lei_24_-_2019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/544/projeto_de_lei_25_-_2019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/547/projeto_de_lei_26_-_2019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/550/projeto_de_lei_28_-_2019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/551/projeto_de_lei_29_-_2019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/552/projeto_de_lei_30_-_2019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/553/projeto_de_lei_31_-_2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/554/projeto_de_lei_32_-_2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/555/projeto_de_lei_33-2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/556/projeto_de_lei_34-2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/557/projeto_de_lei_35-2019.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/558/projeto_de_lei_36-2019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/559/projeto_de_lei_37-2019.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/560/projeto_de_lei_38-2019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/566/projeto_de_lei_39_-_2019.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/567/projeto_de_lei_40_-_2019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/568/projeto_de_lei_41_-_2019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/569/projeto_de_lei_42_-_2019.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/571/projeto_de_lei_43_-_2019.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/572/projeto_de_lei_44_-_2019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/573/projeto_de_lei_45_-_2019.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/574/projeto_de_lei_46_-_2019.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/575/projeto_de_lei_47_-_2019.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/576/projeto_de_lei_48_-_2019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/577/projeto_de_lei_49_-_2019.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/578/projeto_de_lei_50_-_2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/579/projeto_de_lei_51_-_2019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/580/projeto_de_lei_52_-_2019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/581/projeto_de_lei_53_-_2019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/583/projeto_de_lei_54_-_2019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/584/projeto_de_lei_55_-_2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/585/projeto_de_lei_56_-_2019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/586/projeto_de_lei_57_-_2019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/587/projeto_de_lei_58_-_2019_e_mensagem_retificativa.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2019/561/resolucao_01-2019.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H84"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="34" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="136.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="135.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>