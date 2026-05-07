--- v0 (2025-10-22)
+++ v1 (2026-05-07)
@@ -51,924 +51,924 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, A RETIRADA OU ADEQUAÇÃO DO QUEBRA-MOLAS LOCALIZADO NO TRECHO DE PAVIMENTAÇÃO ASFÁLTICA  DA RUA PADRE DÂMASO TRANI.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A ALTERAÇÃO LEGISLATIVA DO ARTIGO 3º DA LEI Nº 200/2017. </t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>SOLICITO AO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL COMPETENTE, QUE SEJA CRIADO O CONSELHO MUNICIPAL DO IDOSO (COMUI)</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/456/456_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/456/456_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, QUE SEJA REALIZADA A PAVIMENTAÇÃO COM PARALELEPÍPEDOS NO TRECHO QUE LIGA O CRUZAMENTO DA LINHA 32 EM DIREÇÃO Á VINÍCOLA CAVE GEISSE.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/457/457_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/457/457_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AMPLIAÇÃO DA FAIXA DE ESTACIONAMENTO COM MEIO FIO AMARELO PARA TRANSPORTE ESCOLAR NOS HORÁRIOS JÁ DETERMINADOS NA RUA SETE DE SETEMBRO, CENTRO, PINTO BANDEIRA - RS. NAS PROXIMIDADES DA ESCOLA ESTADUAL JOSÉ PANSERA.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/458/458_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/458/458_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS QUANTO A DESTINAÇÃO DO LIXO PRODUZIDO PELO PODER EXECUTIVO(SECRETARIA MUNICIPAL DA SAÚDE).</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/459/459_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/459/459_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO AO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL COMPETENTE, QUE VIABILIZE A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE(QUEBRA MOLAS), NA RUA SETE DE SETEMBRO PRÓXIMO AO Nº 849, BAIRRO CENTRO. </t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/460/460_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/460/460_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS O ALARGAMENTO DA ESTRADA DE LIGAÇÃO AO MUNICÍPIO DE NOVA ROMA DO SUL, QUAL TEM SUA SAÍDA NA CONHECIDA "PONTE DE FERRO".</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/481/481_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/481/481_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL COMPETENTE, A IMPLANTAÇÃO DO PROGRAMA"FARMÁCIA SOLIDARIA".</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/482/482_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/482/482_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A RESTAURAÇÃO DA PAVIMENTAÇÃO ASFÁLTICA DO TRECHO DENOMINADO RUA EMANCIPAÇÃO.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/479/479_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/479/479_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL COMPETENTE, A ADEQUADA ILUMINAÇÃO DO PARQUE INFANTIL NA PRAÇA MATRIZ.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/480/480_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/480/480_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA COMPETENTE, A CANALIZAÇÃO DAS ÁGUAS PLUVIAIS NA RUA PADRE DÂMASO TRANI.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2018/494/indicacao_14.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2018/494/indicacao_14.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL, PARA QUE INICIE OU DÊ ANDAMENTO A PROJETO DE LEI QUE CRIE UM PROGRAMA DE INCENTIVO À INSTALAÇÃO DE EMPRESAS NO MUNICÍPIO, COMO MEDIDA DE AUXÍLIO, APOIO E INCENTIVO À MANUTENÇÃO EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2018/495/indicacao_15.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2018/495/indicacao_15.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE INSTITUA A CO-OFICIALIZAÇÃO DA LÍNGUA TALIAN, À LÍNGUA PORTUGUESA NO MUNICÍPIO DE PINTO BANDEIRA.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2018/500/ind_16.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2018/500/ind_16.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A ELABORAÇÃO  DE PROJETO PARA VIABILIZAÇÃO DE RECURSO FINANCEIRO E POSTERIOR EXECUÇÃO DA OBRA DE PAVIMENTAÇÃO DA RUA TREVISO EM PINTO BANDEIRA.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>PLEXE</t>
   </si>
   <si>
     <t>Projeto de Lei (origem Executivo)</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/419/419_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/419/419_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A CONTRATAÇÃO POR TEMPO DETERMINADO PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO. </t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/420/420_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/420/420_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ NOVA REDAÇÃO A DISPOSITIVOS DA LEI MUNICIPAL Nº 176, DE 18 DE JANEIRO DE 2016, QUE TRATA DO PROGRAMA DE AUXÍLIO E INCENTIVO AO ATLETA. </t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/421/421_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/421/421_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DA NOVA REDAÇÃO A DISPOSITIVO E ANEXO DA LEI MUNICIPAL Nº 39, DE 29 DE MAIO DE 2013, QUE TRATA DA OBRIGATORIEDADE DO USO DE UNIFORME PADRONIZADO E AUTORIZAÇÃO DE PROGRAMA COMPLETAR DE MATERIAL DIDÁTICO. </t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/422/422_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/422/422_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO POR TEMPO DETERMINADO PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/424/424_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/424/424_texto_integral.pdf</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/425/425_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/425/425_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR DESPESAS ATÉ O LIMITE DE R$ 34.000,00 PARA REALIZAÇÃO DAS COMEMORAÇÕES DO ANIVERSÁRIO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/426/426_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/426/426_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE DESCONTO NO PAGAMENTO DE IPTU PARA O EXERCÍCIO 2018.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/427/427_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/427/427_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ESPECIAL NO ORÇAMENTO DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/428/428_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/428/428_texto_integral.pdf</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/429/429_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/429/429_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ESPECIAL NO ORÇAMENTO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/430/430_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/430/430_texto_integral.pdf</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/431/431_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/431/431_texto_integral.pdf</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/432/432_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/432/432_texto_integral.pdf</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/433/433_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/433/433_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A CONTRATAÇÃO POR TEMPO DETERMINADO PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/435/435_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/435/435_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA O FUNDO MUNICIPAL DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/436/436_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/436/436_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA SERVIDORES PÚBLICOS MUNICIPAIS A DIRIGIR VIATRURAS OFICIAIS.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/437/437_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/437/437_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE DEFESA DO MEIO AMBIENTE - COMDEMA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/438/438_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/438/438_texto_integral.pdf</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/439/439_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/439/439_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTABELECE O ÍNDICE PARA A REVISÃO GERAL ANUAL E AUMENTO REAL DOS VENCIMENTOS E DOS SUBSÍDIOS DOS SERVIDORES DO MUNICÍPIO, INCLUSIVE PREFEITO, VICE-PREFEITO, VEREADORES E SECRETÁRIO, PROVENTOS DOS APOSENTADOS E DAS PENSÕES.  </t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/443/443_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/443/443_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA E ALTERA CARGOS NA LEI MUNICIPAL Nº 298, DE 02 DE FEVEREIRO DE 2018, ALTERA ANEXO 1 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/444/444_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/444/444_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 300, DE 02 FEVEREIRO DE 2018 A FIM DE ACRESCER VALORES DE DESPESA PARA REALIZAÇÃO DAS COMEMORAÇÕES DO "ANIVERSÁRIO DO MUNICÍPIO".</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/445/445_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/445/445_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR O PRAZO DE VIGÊNCIA DE UM CONTRATO ADMINISTRATIVO DE SERVIÇO TEMPORÁRIO DE EXCEPCIONAL INTERESSE PÚBLICO EM RAZÃO DE GRAVIDEZ.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/446/446_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/446/446_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO A DISPOSITIVO DA LEI MUNICIPAL Nº 252, DE 07 DE JULHO DE 2017, QUE TRATA DA ESTRUTURA ADMINISTRATIVA PREFEITURA MUNICIPAL DE PINTO BANDEIRA.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/447/447_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/447/447_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTINGUE E CRIA CARGOS NO QUADRO GERAL DE CARGOS DA LEI MUNICIPAL Nº 253, DE 07 DE JULHO DE 2017 E ACRESCENTA DISPOSITIVOS.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/448/448_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/448/448_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A CONTRATAÇÃO POR TEMPO DETERMINADO PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO._x000D_
 </t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/449/449_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/449/449_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO DE ASSISTÊNCIA SOCIAL CMAS E O FUNDO MUNICIPAL DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO - FMAS DE PINTO BANDEIRA/RS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/450/450_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/450/450_texto_integral.pdf</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/451/451_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/451/451_texto_integral.pdf</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/452/452_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/452/452_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REPASSAR O 14 º SALARIO AOS AGENTES COMUNITÁRIOS DA SAÚDE - ACS</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/453/453_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/453/453_texto_integral.pdf</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/454/454_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/454/454_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DOS CONSELHOS ESCOLARES NAS INSTITUIÇÕES DE ENSINO DA REDE MUNICIPAL DE PINTO BANDEIRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/462/462_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/462/462_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO, ALTERA CARGA HORÁRIA E ALTERA PADRÕES DE VENCIMENTO NA LEI MUNICIPAL N° 298, DE 02 DE FEVEREIRO DE 2018, ALTERA ANEXO I E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/463/463_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/463/463_texto_integral.pdf</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/464/464_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/464/464_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O PADRÃO DE VENCIMENTO DO CARGO DE DIRETOR DE ESCOLA INFANTIL DO QUADRO DE CARGOS EM COMISSÃO E FUNÇÕES GRATIFICADAS, CRIADOS PELA LEI MUNICIPAL N° 253, DE 07 DE JULHO DE 2017.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/465/465_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/465/465_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2019.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/466/466_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/466/466_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE TURISMO - COMTUR DE PINTO BANDEIRA/RS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/467/467_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/467/467_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO A DISPOSITIVO DA LEI MUNICIPAL Nº 321, DE 25 DE ABRIL DE 2018, QUE TRATA DO CONSELHO DE ASSISTÊNCIA SOCIAL - CMAS E O FUNDO MUNICIPAL DE ASSISTÊNCIA SOCIAL - FMAS.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/468/468_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/468/468_texto_integral.pdf</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/469/469_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/469/469_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARCELAMENTO DO SOLO URBANO NO MUNICÍPIO DE PINTO BANDEIRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/470/470_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/470/470_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO DE CARREIRA DO MAGISTÉRIO PÚBLICO DO MUNICÍPIO DE PINTO BANDEIRA/RS, O RESPECTIVO QUADRO DE CARGOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/471/471_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/471/471_texto_integral.pdf</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/472/472_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/472/472_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REPASSAR O 14º SALÁRIO AOS AGENTES COMUNITÁRIOS DA SAÚDE - ACS.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/473/473_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/473/473_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO E INCLUI DISPOSITIVOS NA LEI MUNICIPAL Nº 331, DE 20 DE JUNHO DE 2018, QUE TRATA DO CONSELHO MUNICIPAL DE TURISMO - COMTUR.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/474/474_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/474/474_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO E INCLUI DISPOSITIVO NA LEI MUNICIPAL Nº 118, DE 21 DE AGOSTO DE 2014, QUE TRATA DO ESTATUTO DOS SERVIDORES MUNICIPAIS DE PINTO BANDEIRA.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/475/475_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/475/475_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE DESENVOLVIMENTO AGROPECUÁRIO - COMDAP DE PINTO BANDEIRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/476/476_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/476/476_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O NÃO-AJUIZAMENTO E O POSTERIOR CANCELAMENTO DE CRÉDITOS TRIBUTÁRIOS E NÃO TRIBUTÁRIOS.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/477/477_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/477/477_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO MUNICIPAL DE TURISMO DE PINTO BANDEIRA/RS.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/478/478_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/478/478_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE PINTO BANDEIRA FIRMAR TERMO ADITIVO AO CONTRATO DE PROGRAMA COM A COMPANHIA RIOGRANDENSE DE SANEAMENTO - CORSAN.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Hadair Ferrari</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2018/483/projeto_de_lei_no_050-2018_-_comui.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2018/483/projeto_de_lei_no_050-2018_-_comui.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal do Idoso e o Fundo Municipal do Idoso do Município de Pinto Bandeira/RS e dá Outras Providências.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2018/484/projeto_de_lei_no_051-2018_-_contribuicao_de_melhoria.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2018/484/projeto_de_lei_no_051-2018_-_contribuicao_de_melhoria.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a cobrança de Contribuição de Melhoria na execução da obra de pavimentação das Ruas Padre Luiz Segale e Duque de Caxias.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2018/485/pl_52.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2018/485/pl_52.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação por tempo determinado para atender a necessidade temporária de excepcional interesse público.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2018/486/projeto_de_lei_no_053-2018_-_loa_2019.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2018/486/projeto_de_lei_no_053-2018_-_loa_2019.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Pinto Bandeira para o Exercício Financeiro de 2019.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2018/487/projeto_de_lei_no_054-2018_-_licenciamento_ambiental.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2018/487/projeto_de_lei_no_054-2018_-_licenciamento_ambiental.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Licenciamento Ambiental e Institui as Taxas de Licença Ambiental, de Licenciamento Florestal, de Expediente de Âmbito Ambiental e dá outras providências.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2018/488/projeto_de_lei_no_055-2018_-_cria_conta_no_orcamento.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2018/488/projeto_de_lei_no_055-2018_-_cria_conta_no_orcamento.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Criar Conta no Orçamento do Município.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2018/489/projeto_de_lei_no_056-2018_-_regulamenta_feiras.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2018/489/projeto_de_lei_no_056-2018_-_regulamenta_feiras.pdf</t>
   </si>
   <si>
     <t>Regulamenta a realização das Feiras Eventuais/Itinerantes no município de Pinto Bandeira/RS.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2018/490/projeto_de_lei_no_057-2018_-_convenio_com_estado_0ASzkLA.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2018/490/projeto_de_lei_no_057-2018_-_convenio_com_estado_0ASzkLA.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar Convênio com o Estado do Rio Grande do Sul, visando a modernização da Unidade da Brigada Militar e dá outras providências.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2018/491/projeto_de_lei_no_058-2018_-_estagio_nao-obrigatorio.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2018/491/projeto_de_lei_no_058-2018_-_estagio_nao-obrigatorio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Estágio Não Obrigatório de Estudantes no Consórcio Intermunicipal de Desenvolvimento Sustentável da Serra Gaúcha e dá outras providências.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2018/492/projeto_de_lei_no_059-2018_-acrescenta_dispositi_V9rCWg6.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2018/492/projeto_de_lei_no_059-2018_-acrescenta_dispositi_V9rCWg6.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivos na Lei Municipal n° 252, de 07 de julho de 2017, que trata da Estrutura Administrativa Prefeitura Municipal de Pinto Bandeira.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2018/493/projeto_de_lei_no_060-2018_-_cria_cargo.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2018/493/projeto_de_lei_no_060-2018_-_cria_cargo.pdf</t>
   </si>
   <si>
     <t>Cria cargo no quadro geral de cargos da Lei Municipal n° 253, de 07 de julho de 2017 e acrescenta dispositivos.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2018/496/projeto_de_lei_no_061-2018_-_reforma_do_cisga.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2018/496/projeto_de_lei_no_061-2018_-_reforma_do_cisga.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Reforma Administrativa do CISGA, que Envolve a Criação e Regulamentação do Pagamento de Gratificação Mensal pelo Exercício da Função de Pregoeiro , a Criação de Cargos de Auxiliar Administrativo e a Redução do Montante do Padrão Remuneratório dos Cargos em Comissão, já criados, de Assessor Executivo, Integrantes do Quadro Funcional do CISGA e dá outras providências.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2018/497/projeto_de_lei_no_062-2018_-_calendario_de_eventos.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2018/497/projeto_de_lei_no_062-2018_-_calendario_de_eventos.pdf</t>
   </si>
   <si>
     <t>Aprova o calendário de eventos  para o ano de 2019 e feriados do Município e dá outras providências.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2018/498/projeto_de_lei_no_063-2018_-_contratacao_por_tem_SepCCKi.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2018/498/projeto_de_lei_no_063-2018_-_contratacao_por_tem_SepCCKi.pdf</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2018/499/projeto_de_lei_no_064-2018_-_contratacao_por_tem_1oVl1Y0.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2018/499/projeto_de_lei_no_064-2018_-_contratacao_por_tem_1oVl1Y0.pdf</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/434/434_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/434/434_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CRIAÇÃO DA "GALERIA DA MULHER VEREADORA" DO PODER LEGISLATIVO MUNICIPAL DE PINTO BANDEIRA - RS E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/455/455_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/455/455_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE AO SR. OTACIR SONAGLIO A DISTINÇÃO HONORÍFICA "MEDALHA PADRE JOSÉ FRANCISCO PICCOLI".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1275,68 +1275,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/459/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/460/460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/481/481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/482/482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/479/479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/480/480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2018/494/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2018/495/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2018/500/ind_16.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/443/443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/444/444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/446/446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/448/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/449/449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/450/450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/451/451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/452/452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/453/453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/454/454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/463/463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/464/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/465/465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/466/466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/467/467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/468/468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/469/469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/470/470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/471/471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/472/472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/473/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/478/478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2018/483/projeto_de_lei_no_050-2018_-_comui.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2018/484/projeto_de_lei_no_051-2018_-_contribuicao_de_melhoria.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2018/485/pl_52.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2018/486/projeto_de_lei_no_053-2018_-_loa_2019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2018/487/projeto_de_lei_no_054-2018_-_licenciamento_ambiental.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2018/488/projeto_de_lei_no_055-2018_-_cria_conta_no_orcamento.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2018/489/projeto_de_lei_no_056-2018_-_regulamenta_feiras.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2018/490/projeto_de_lei_no_057-2018_-_convenio_com_estado_0ASzkLA.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2018/491/projeto_de_lei_no_058-2018_-_estagio_nao-obrigatorio.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2018/492/projeto_de_lei_no_059-2018_-acrescenta_dispositi_V9rCWg6.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2018/493/projeto_de_lei_no_060-2018_-_cria_cargo.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2018/496/projeto_de_lei_no_061-2018_-_reforma_do_cisga.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2018/497/projeto_de_lei_no_062-2018_-_calendario_de_eventos.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2018/498/projeto_de_lei_no_063-2018_-_contratacao_por_tem_SepCCKi.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2018/499/projeto_de_lei_no_064-2018_-_contratacao_por_tem_1oVl1Y0.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/455/455_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/459/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/460/460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/481/481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/482/482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/479/479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/480/480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2018/494/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2018/495/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2018/500/ind_16.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/443/443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/444/444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/446/446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/448/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/449/449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/450/450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/451/451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/452/452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/453/453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/454/454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/463/463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/464/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/465/465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/466/466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/467/467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/468/468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/469/469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/470/470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/471/471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/472/472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/473/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/478/478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2018/483/projeto_de_lei_no_050-2018_-_comui.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2018/484/projeto_de_lei_no_051-2018_-_contribuicao_de_melhoria.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2018/485/pl_52.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2018/486/projeto_de_lei_no_053-2018_-_loa_2019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2018/487/projeto_de_lei_no_054-2018_-_licenciamento_ambiental.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2018/488/projeto_de_lei_no_055-2018_-_cria_conta_no_orcamento.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2018/489/projeto_de_lei_no_056-2018_-_regulamenta_feiras.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2018/490/projeto_de_lei_no_057-2018_-_convenio_com_estado_0ASzkLA.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2018/491/projeto_de_lei_no_058-2018_-_estagio_nao-obrigatorio.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2018/492/projeto_de_lei_no_059-2018_-acrescenta_dispositi_V9rCWg6.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2018/493/projeto_de_lei_no_060-2018_-_cria_cargo.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2018/496/projeto_de_lei_no_061-2018_-_reforma_do_cisga.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2018/497/projeto_de_lei_no_062-2018_-_calendario_de_eventos.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2018/498/projeto_de_lei_no_063-2018_-_contratacao_por_tem_SepCCKi.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/sapl/public/materialegislativa/2018/499/projeto_de_lei_no_064-2018_-_contratacao_por_tem_1oVl1Y0.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2018/455/455_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H82"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="13" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="135.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="134.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>