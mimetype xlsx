--- v0 (2026-01-24)
+++ v1 (2026-05-10)
@@ -54,1269 +54,1269 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Partido Progressista</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/305/305_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/305/305_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, A REVISÃO DO VALOR E FORMA DE PAGAMENTO DAS DIÁRIAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/306/306_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/306/306_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS, O PATROLAMENTO DA ESTRADA QUE VAI DA 5ª SESSÃO DO RIO DAS ANTAS ATÉ A LINHA BURATTI EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/328/328_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/328/328_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS, O PATROLAMENTO DA ESTRADA SECUNDÁRIA, OU "ATALHO", QUE VAI DA LINHA BRASIL ATÉ A 5ª SESSÃO DO RIO DAS ANTAS EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/386/386_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/386/386_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE ENTRE EM CONTATO COM A COMPANHIA RIOGRANDENSEDE SANEAMENTO (CORSAN) PARA QUE SEJA REALIZADA A TROCA DA TUBULAÇÃO DE ÁGUA E ESGOTO PLUVIAL E IMPLANTAÇÃO DA REDE DE ESGOTO CLOACAL NAS RUAS 7 DE SETEMBRO E DUQUE DE CAXIAS. </t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/387/387_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/387/387_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A ELABORAÇÃO DE PROJETO PARA VIABILIZAÇÃO DE RECURSO FINANCEIRO E POSTERIOR EXECUÇÃO DA OBRA DE PAVIMENTAÇÃO DAS RUAS ARGENTINO BOTTIN, PADRE LUIZ SEGALLE, ALEMANO ANTONIAZZI, JOSÉ SALVATTI E SABINO ANTONIAZZI NO CENTRO DA CIDADE. </t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/388/388_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/388/388_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE SEJAM IMPLANTADOS PONTOS DE LUZ NO LOTEAMENTO POMPÉIA. </t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/389/389_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/389/389_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO A DENOMINAÇÃO DA RUA SD08 NO LOTEAMENTO POMPÉIA COM O NOME RUA LÍVIO SGANZERLA. </t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/390/390_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/390/390_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A IMPLANTAÇÃO DE PLACAS DE SINALIZAÇÃO NA CIDADE.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO, POR MEIO DA SECRETARIA MUNICIPAL COMPETENTE, QUE VIABILIZE A INSTALAÇÃO DO ESTACIONAMENTO DE VEÍCULOS E MAQUINÁRIOS JUNTO AO BRITADOR A FIM DE ORGANIZAR E REDUZIR CUSTOS PERMANENTEMENTE À ADMINISTRAÇÃO PÚBLICA MUNICIPAL. </t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/352/352_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/352/352_texto_integral.pdf</t>
   </si>
   <si>
     <t>APOIA A CAMPANHA EM DEFESA DO BANRISUL.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/406/406_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/406/406_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APOIA O PROJETO DE LEI Nº 6717/2016 QUAL DISCIPLINA SOBRE O PORTE RURAL DE ARMA DE FOGO. </t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/400/400_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/400/400_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFERE O TÍTULO DE CIDADÃO DE PINTO BANDEIRA A BELMIRA ZIEGLER GARCIA</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/399/399_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/399/399_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER LEGISLATIVO A CONCEDER A REVISÃO GERAL CONSTITUCIONAL ANUAL AOS SERVIDORES DO LEGISLATIVO.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>PLEXE</t>
   </si>
   <si>
     <t>Projeto de Lei (origem Executivo)</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/308/308_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/308/308_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INDENIZAÇÕES DE DIÁRIAS AO PREFEITO, VICE-PREFEITO, SECRETÁRIOS MUNICIPAIS, SECRETÁRIOS ADJUNTOS, PROCURADORIA-GERAL DO MUNICÍPIO E DEMAIS SERVIDORES DO MUNICÍPIO DE PINTO BANDEIRA.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/309/309_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/309/309_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PAGAMENTO DE DÉBITOS OU OBRIGAÇÕES DO MUNICÍPIO DE PINTO BANDEIRA/RS, NOS TERMOS DO ERT. 100, §§ 30, E 40, DA CONSTITUIÇÃO FEDERAL, DECORRENTES DE DECISÕES JUDICIAIS, CONSIDERADOS DE PEQUENO VALOR (RPV).</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/310/310_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/310/310_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR O PRAZO DE VIGÊNCIA DE TRÊS CONTRATOS ADMINISTRAVOS DE SERVIÇO TEMPORÁRIO DE EXCEPCIONAL INTERESSE PÚBLICO EM RAZÃO DE GRAVIDEZ.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/311/311_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/311/311_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER A REVISÃO GERAL CONSTITUCIONAL ANUAL AOS SERVIDORES DO EXECUTIVO.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/312/312_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/312/312_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER PÚBLICO MUNICIPAL A CONCEDER TRANSPORTE GRATUITO OU SUBSIDIADO A ESTUDANTES, RESIDENTES E QUE TRABALHAM NO MUNICÍPIO DE PINTO BANDEIRA.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/313/313_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/313/313_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A MANTER EM VIGOR OS CONTRATOS ADMINISTRATIVOS DE SERVIÇO TEMPORÁRIO DE EXCEPCIONAL INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/314/314_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/314/314_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O PARÁGRAFO ÚNICO AO ARTIGO 1° DA LEI MUNICIPAL NO 28/2013, QUE DISPÕE SOBRE O VALE-TRANSPORTE.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/315/315_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/315/315_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O PARÁGRAFO ÚNICO AO ARTIGO 1° DA LEI MUNICIPAL NO 04/2017, QUE DISPÕE SOBRE A REVISÃO GERAL CONSTITUCIONAL.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/316/316_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/316/316_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO POR TEMPO DETERMINADO PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/317/317_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/317/317_texto_integral.pdf</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/318/318_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/318/318_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO EM COMISSÃO E EXTINGUE FUNÇÃO DE CONFIANÇA DO QUADRO DE CARGOS EM COMISSÃO E FUNÇÕES DE CONFIANÇA.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/319/319_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/319/319_texto_integral.pdf</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/320/320_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/320/320_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/321/321_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/321/321_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ESPECIAL NO ORÇAMENTO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/322/322_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/322/322_texto_integral.pdf</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/323/323_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/323/323_texto_integral.pdf</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/324/324_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/324/324_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O PROGRAMA MUNICIPAL DE SUBSÍDIOS DO MUNICÍPIO DE PINTO BANDEIRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/325/325_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/325/325_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO FIRMAR TERMO DE CESSÃO DE USO DE IMÓVEL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/326/326_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/326/326_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A CONTRATAÇÃO POR TEMPO DETERMINADO PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO. </t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/327/327_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/327/327_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO POR TEMPO DETERMINADO PARA ATENDER A NECESSIDADE TEMPOÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/329/329_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/329/329_texto_integral.pdf</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/330/330_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/330/330_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/331/331_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/331/331_texto_integral.pdf</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/332/332_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/332/332_texto_integral.pdf</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/333/333_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/333/333_texto_integral.pdf</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/334/334_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/334/334_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/335/335_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/335/335_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A ABRIR CREDITO SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/336/336_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/336/336_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR DESPESAS ATÉ O LIMITE DE R$ 25.000,00 PARA REALIZAÇÃO DAS COMEMORAÇÕES DO ANIVERSÁRIO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/337/337_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/337/337_texto_integral.pdf</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/338/338_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/338/338_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONTRATO DE COMODATO COM A MITRA DIOCESANA DE CAXIAS DO SUL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/339/339_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/339/339_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REPASSAR O 14º SALÁRIO AOS AGENTES COMUNITÁRIOS DE SAÚDE- ACS.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/340/340_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/340/340_texto_integral.pdf</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/341/341_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/341/341_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O PARCELAMENTO DA DÍVIDA ATIVA MUNICIPAL. </t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/342/342_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/342/342_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ESPECIAL NO ORÇAMENTO DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/343/343_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/343/343_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O PLANO PLURIANUAL PARA O QUADRIÊNIO 2018-2021 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/344/344_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/344/344_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/345/345_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/345/345_texto_integral.pdf</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/346/346_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/346/346_texto_integral.pdf</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/347/347_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/347/347_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO EM COMISSÃO.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/348/348_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/348/348_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O MUNICÍPIO DE PINTO BANDEIRA A RATIFICAR TERMO DE CONVÊNIO COM O MUNICÍPIO DE NOVA PRATA PARA REPASSE DE INCENTIVO À QUALIFICAÇÃO DO SISTEMA ÚNICO DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/349/349_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/349/349_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O MUNICÍPIO DE PINTO BANDEIRA A RESSARCIR O CUSTO DE FABRICAÇÃO DAS PLACAS E/OU TARJETAS DE PLACAS PARA CIDADÃOS QUE COMPROVAREM A ALTERAÇÃO DO REGISTRO DE SEUS VEÍCULOS PARA PINTO BANDEIRA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/350/350_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/350/350_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CONSELHO DE ALIMENTAÇÃO ESCOLAR DO MUNICÍPIO DE PINTO BANDEIRA/RS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/351/351_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/351/351_texto_integral.pdf</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/353/353_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/353/353_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A FIRMAR CONVÊNIO COM O TRIBUNAL REGIONAL ELEITORAL DO RIO GRANDE DO SUL.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/354/354_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/354/354_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE PINTO BANDEIRA FIRMAR TERMO ADITIVO AO CONTRATO DE PROGRAMA COM A COMPANHIA RIOGRANDENSE DE SANEAMENTO - CORSAN</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/355/355_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/355/355_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A PROMOVER O CAMPEONATO MUNICIPAL DE FUTSAL 2017, NAS CATEGORIAS PRINCIPAL, VETERANO E FEMININO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/356/356_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/356/356_texto_integral.pdf</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/357/357_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/357/357_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO FIRMAR CONVENIO COM A ASSOCIAÇÃO DE TURISMO DA SERRA NORDESTE - ATUASERRA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/358/358_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/358/358_texto_integral.pdf</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/359/359_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/359/359_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REGULA O ACESSO À INFORMAÇÃO NO ÂMBITO DO MUNICÍPIO DE PINTO BANDEIRA/RS E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/360/360_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/360/360_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA O CONSELHO MUNICIPAL DE EDUCAÇÃO - CME, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/361/361_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/361/361_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE ACOMPANHAMENTO, CONTROLE SOCIAL, COMPROVAÇÃO E FISCALIZAÇÃO DOS RECURSOS DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/362/362_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/362/362_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2018.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/363/363_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/363/363_texto_integral.pdf</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/364/364_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/364/364_texto_integral.pdf</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/365/365_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/365/365_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A ABRIR CREDITO ESPECIAL NO ORÇAMENTO DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/366/366_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/366/366_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DEFINE A ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE PINTO BANDEIRA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/367/367_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/367/367_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA O QUADRO DE CARGOS EM COMISSÃO E FUNÇÕES GRATIFICADAS DA PREFEITURA MUNICIPAL DE PINTO BANDEIRA, ESTABELECE O PLANO DE PAGAMENTO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/368/368_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/368/368_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE DESCONTO NO PAGAMENTO DE IPTU PARA O EXERCÍCIO 2017.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/369/369_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/369/369_texto_integral.pdf</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/370/370_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/370/370_texto_integral.pdf</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/371/371_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/371/371_texto_integral.pdf</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/372/372_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/372/372_texto_integral.pdf</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/373/373_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/373/373_texto_integral.pdf</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/374/374_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/374/374_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A REDAÇÃO DO ART. 39, CAPUT E § 6º, DA LEI MUNICIPAL Nº 68 , DE 19 DE SETEMBRO DE 2013, QUE DISPÕE A POLÍTICA MUNICIPAL DE PROTEÇÃO AOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, CRIA O CONSELHO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, O CONSELHO TUTELAR, O FUNDO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE. </t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/375/375_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/375/375_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR DESPESAS ATÉ O LIMITE DE R$ 3.500,00 PARA REALIZAÇÃO DAS COMEMORAÇÕES DA SEMANA FARROUPILHA. </t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/376/376_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/376/376_texto_integral.pdf</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/377/377_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/377/377_texto_integral.pdf</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/378/378_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/378/378_texto_integral.pdf</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/379/379_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/379/379_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONVÊNIO COM ESTADO DO RIO GRANDE DO SUL, VISANDO A MODERNIZAÇÃO DA UNIDADE DA BRIGADA MILITAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/380/380_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/380/380_texto_integral.pdf</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/381/381_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/381/381_texto_integral.pdf</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/382/382_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/382/382_texto_integral.pdf</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/383/383_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/383/383_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A OFICIALIZAR O NOME GEOGRÁFICO DE "ALTOS DE PINTO BANDEIRA" PARA DESIGNAR A REGIÃO COM ALTITUDES SUPERIORES A 700M E ENTORNO, LOCALIZADAS NAS LINHAS AMADEU, JANSEN E RIO BRANCO, AO SUL-SUDESTE DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/384/384_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/384/384_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O MUNICÍPIO DE PINTO BANDEIRA A FIRMAR TERMO DE CONVÊNIO COM O MUNICÍPIO DE NOVA PRATA PARA CONTRATAÇÃO DE CONSULTAS E CIRURGIAS DE FACOEMULSIFICAÇÃO NA ÁREA DE OFTALMOLOGIA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/385/385_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/385/385_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A REDAÇÃO DO ART. 06 DA LEI MUNICIPAL Nº 68, DE 19 DE SETEMBRO DE 2013, QUE DISPÕE A POLÍTICA MUNICIPAL DE PROTEÇÃO AOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, CRIA O CONSELHO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, O CONSELHO TUTELAR, O FUNDO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE. </t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/412/412_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/412/412_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O PLANO DE CARGOS, SALÁRIOS E O PLANO DE CARREIRA DOS SERVIDORES DO MUNICÍPIO DE PINTO BANDEIRA, INSTITUI O RESPECTIVO QUADRO DE CARGOS, ESTABELECE NORMAS DE ENQUADRAMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/391/391_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/391/391_texto_integral.pdf</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/392/392_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/392/392_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE PINTO BANDEIRA A FIRMAR TERMO DE CONVÊNIO OPERACIONAL COM O BANRISUL VISANDO A OPERACIONALIZAÇÃO DE SISTEMAS DE COMPRAS ELETRÔNICAS - PREGÃO ONLINE BANRISUL.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/394/394_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/394/394_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ACRESCENTA E REVOGA DISPOSITIVOS DA LEI MUNICIPAL Nº 252, DE 07 DE JULHO DE 2017, QUE TRATA DA ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE PINTO BANDEIRA. </t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/395/395_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/395/395_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVO À LEI MUNICIPAL Nº 253, DE 07 DE JULHO DE 2017 E REVOGA DISPOSITIVO DA LEI MUNICIPAL Nº 252, DE 07 DE JULHO DE 2017.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/396/396_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/396/396_texto_integral.pdf</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/397/397_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/397/397_texto_integral.pdf</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/398/398_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/398/398_texto_integral.pdf</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/401/401_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/401/401_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PINTO BANDEIRA PARA O EXERCÍCIO FINANCEIRO DO 2018.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/402/402_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/402/402_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ESTÁGIO DE ESTUDANTES QUE ESTEJAM CURSANDO O ENSINO MÉDIO, TÉCNICO E REGULAR, EDUCAÇÃO PROFISSIONAL OU ENSINO SUPERIOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/403/403_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/403/403_texto_integral.pdf</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/404/404_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/404/404_texto_integral.pdf</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/405/405_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/405/405_texto_integral.pdf</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/407/407_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/407/407_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR DESPESAS ATÉ O LIMITE DE R$ 4.500,00 PARA REALIZAÇÃO DAS COMEMORAÇÕES DE NATAL.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/408/408_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/408/408_texto_integral.pdf</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/409/409_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/409/409_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ NOVA REDAÇÃO A DISPOSITIVO DA LEI MUNICIPAL Nº 252, DE 07 DE JULHO DE 2017, QUE TRATA DA ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE PINTO BANDEIRA. </t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/410/410_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/410/410_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">EXTINGUE E CRIA CARGO NO QUADRO GERAL DE CARGOS DA LEI MUNICIPAL Nº 253, DE 07 DE JULHO DE 2017 E ACRESCENTA DISPOSITIVOS. </t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/411/411_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/411/411_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA QUE A EMPRESA FUNDAÇÃO PROAMB REALIZE A PAVIMENTAÇÃO ASFÁLTICA DE 900M DE COMPRIMENTO POR 7M DE LARGURA DE ESTRADA PÚBLICA, DOANDO A OBRA AO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/413/413_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/413/413_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE ACADEMIA DE SAÚDE AO AR LIVRE.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/414/414_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/414/414_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CESSÃO DE SERVIDORES PÚBLICOS ENTRE ÓRGÃOS DA ADMINISTRAÇÃO DIRETA DOS PODERES EXECUTIVO E LEGISLATIVO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/415/415_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/415/415_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O IMPOSTO SOBRE SERVIÇOS DE QUALQUER NATUREZA - ISSQN, ALTERANDO AS DISPOSIÇÕES DO CÓDIGO TRIBUTÁRIO MUNICIPAL - CTM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/416/416_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/416/416_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O CALENDÁRIO DE EVENTOS E FERIADOS DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/417/417_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/417/417_texto_integral.pdf</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/418/418_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/418/418_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COBRANÇA DE CONTRIBUIÇÃO DE MELHORIA NA EXECUÇÃO DA OBRA DE PAVIMENTAÇÃO DA RUA PADRE DÂMASO TRANI.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1623,68 +1623,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/418/418_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2017/418/418_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H114"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="97.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="96.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>