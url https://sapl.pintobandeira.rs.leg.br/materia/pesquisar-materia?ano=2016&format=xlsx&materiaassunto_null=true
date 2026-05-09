--- v0 (2025-10-25)
+++ v1 (2026-05-09)
@@ -51,396 +51,396 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ESS</t>
   </si>
   <si>
     <t>Emenda, Subemenda e Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/307/307_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/307/307_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA, QUE ALTERA OS ARTIGOS 1° E 2° DO PROJETO DE LEI 017/2016.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Vereadora Teresinha Massocco Paese</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/286/286_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/286/286_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA COMPETENTE, QUE PROVIDENCIE LIXEIRAS, EM TODA A EXTENSÃO DA RUA DUQUE DE CAXIAS.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/291/291_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/291/291_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO A SECRETARIA DE OBRAS SANEAMENTO E TRÂNSITO, A TROCA DE LÂMPADAS NA CAPELA SANTA CRUZ.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/287/287_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/287/287_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O TURNO ÚNICO NA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/288/288_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/288/288_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEFINE PONTO FACULTATIVO NOS DIAS 8, 9 E 10 DE FEVEREIRO DE 2016.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/296/296_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/296/296_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEFINE O HORÁRIO DE EXPEDIENTE DO SERVIDOR LUCAS RUBBO.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/297/297_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/297/297_texto_integral.pdf</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>PEML</t>
   </si>
   <si>
     <t>Projeto De Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/302/302_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/302/302_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA O ARTIGO 12 DA LEI ORGÂNICA MUNICIPAL. </t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/274/274_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/274/274_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO ANUAL DOS SUBSÍDIOS DO PREFEITO E VICE-PREFEITO, CONFORME ART 2° DA LEI MUNICIPAL 020/2013.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE SALARIAL AO SERVIDORES LEGISLATIVOS LOCAL.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/293/293_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/293/293_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DOS SUBSÍDIOS DO PREFEITO E DO VICE PREFEITO MUNICIPAL PARA O MANDATO QUADRIENAL DE 2017 A 2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/294/294_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/294/294_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AFIXAÇÃO DOS SUBSÍDIOS DOS VEREADORES MUNICIPAIS PARA O QUADRIÊNIO DE 2017 A 2021 E DÁ OUTRAS PROVIDÊNCIAS.    </t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/295/295_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/295/295_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DOS SUBSÍDIOS DOS SECRETÁRIOS MUNICIPAIS PARA O QUADRIÊNIO DE 2017 A 2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>PLEXE</t>
   </si>
   <si>
     <t>Projeto de Lei (origem Executivo)</t>
   </si>
   <si>
     <t>João Feliciano Menezes Pizzio</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/275/275_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/275/275_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CRIAR CONTA DE DOTAÇÃO E  REALIZAR SUPLEMENTAÇÃO NO ORÇAMENTO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/276/276_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/276/276_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER A REVISÃO GERAL CONSTITUCIONAL ANUAL AO SERVIDORES DO EXECUTIVO.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/278/278_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/278/278_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REALIZAR SUPLEMENTAÇÃO NO ORÇAMENTO DA SECRETARIA DE OBRAS, SANEAMENTO E TRÂNSITO.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/279/279_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/279/279_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N° 37 DE 04 DE ABRILDE 2013E, NA LEI N°90 DE 18 DE MARÇO DE 2014.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/280/280_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/280/280_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PAGAMENTO DE DÉBITOS OU OBRIGAÇÕES DO MUNICÍPIO DE PINTO BANDEIRA</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/282/282_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/282/282_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A LEI GERAL MUNICIPAL DA MICROEMPRESA, EMPRESA DE PEQUENO PORTE E MICROEMPREENDEDOR INDIVIDUAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/283/283_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/283/283_texto_integral.pdf</t>
   </si>
   <si>
     <t>O MUNICIPIO DE PINTO BANDEIRA RATIIFCA O SEGUNDO TERMO ADITIVO AO CONTRATO DE CONSÓRCIO PÚBLICO DO CONSÓRCIO INTERMUNICIPAL DE DESENVOLVIMENTO SUSTENTÁVEL DA SERRA GAUCHA (CISGA), DO QUAL FAZ PARTE TERMO ADITIVO ESSE QUE VISA A INCLUIR O MUNICÍPIO DE PINTO BANDEIRA NO CONTRATO, ALTERAR A REDAÇÃO DA CLÁUSULA DÉCIMA SEGUNDA E EXTINGUIR DOIS DO QUADRO DE PESSOAL.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/284/284_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/284/284_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A OFERTA DE CURSO NA MODALIDADE À DISTÂNCIA, BEM COMO A REGULAMENTAÇÃO DO ATO DE CRIAÇÃO E SUSTENTABILIDADE FINANCEIRA DO PÓLO DE ATENDIMENTO PREFERENCIAL DA UNIVERSIDADE ABERTA DO BRASIL NO MUNICÍPIO DE PINTO BANDEIRA. </t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/285/285_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/285/285_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A REPASSAR O INCENTIVO FINANCEIRO ADICIONAL AOS AGENTES COMUNITÁRIOS DE SAÚDE DO MUNICÍPIO DE PINTO BANDEIRA RELATIVO AO EXERCÍCIO DE 2015. </t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/289/289_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/289/289_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA UMA VAGA DE FUNÇÃO DE CONFIANÇA DE DIRETOR DE ESCOLA PARA A ESCOLA MUNICIPAL DE ENSINO INFANTIL LEONEL DE MOURA BRIZOLA DO MUNICÍPIO DE PINTO BANDEIRA.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/290/290_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/290/290_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO SUPLEMENTAR ESPECIAL NO ORÇAMENTO ANUAL.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/292/292_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/292/292_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REALIZAR SUPLEMENTAÇÕES NO ORÇAMENTO DO MUNICÍPIO DE PINTO BANDEIRA.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/298/298_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/298/298_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO MUNICÍPIO DE PINTO BANDEIRA, PARA O EXERCÍCIO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/303/303_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/303/303_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PINTO BANDEIRA PARA O EXERCÍCIO FINANCEIRO DE 2017.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/304/304_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/304/304_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N.º 36 DE 04 DE ABRIL DE 2013 PARA AMPLIAR O INCENTIVO REFERENTE A HORAS-MÁQUINA TERCEIRIZADAS.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/301/301_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/301/301_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO DE PINTO BANDEIRA AO PADRE DARCI BORTOLINI.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/300/300_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/300/300_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO DE PINTO BANDEIRA AO SR.MÁRIO VANNI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -747,68 +747,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/300/300_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2016/300/300_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="34" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="97.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="96.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>