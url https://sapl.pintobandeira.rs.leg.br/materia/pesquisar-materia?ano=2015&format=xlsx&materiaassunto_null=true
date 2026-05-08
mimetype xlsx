--- v0 (2025-10-26)
+++ v1 (2026-05-08)
@@ -54,814 +54,814 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Vereador Arduino Capellari</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/204/204_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/204/204_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE SAÚDE E MEIO AMBIENTE, A POSSIBILIDADE DE PROMOVER A CRIAÇÃO DE UM PLANO DE CASTRAÇÃO DE ANIMAIS ABANDONADOS E ADOTADOS NO MUNICÍPIO DE PINTO BANDEIRA.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Vereadora Teresinha Massocco Paese</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/211/211_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/211/211_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA COMPETENTE, A COLOCAÇÃO DE 2(DUAS) LIXEIRAS: UMA NA RUA DUQUE DE CAXIAS E OUTRA NA RUA ALEMANO ANTONIAZZI</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Vereador Adair Rizzardo</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/230/230_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/230/230_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS SANEAMENTO E TRÂNSITO O PATROLAMENTO DA ESTRADA DA LINHA BURATTI EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Vereador Adair Rizzardo, Vereador Adilso Antonio Salini, Vereadora Teresinha Massocco Paese, Vereador Gerson Odorcick, Vereador Ivo De Toni, Vereador Jorge Gustavo Tondo, Vereador Salvador Longo, Vereador Valdir Antonio Coghetto, Vereador Valmor Paulo Giacomoni</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/262/262_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/262/262_texto_integral.pdf</t>
   </si>
   <si>
     <t>APOIA A INICIATIVA DO EXECUTIVO, CONFORME LDO NO SENTIDO DE FORNECER TRANSPORTE_x000D_
 AOS ESTUDANTES UNIVERSITÁRIOS DE PINTO BANDEIRA.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/205/205_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/205/205_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE SALARIAL À DIRETORA DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO ANUAL DOS SUBSÍDIOS DO PREFEITO E VICE-PREFEITO, CONFORME ARTIGO 2º DA LEI MUNICIPAL 020/2013</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>PLEXE</t>
   </si>
   <si>
     <t>Projeto de Lei (origem Executivo)</t>
   </si>
   <si>
     <t>João Feliciano Menezes Pizzio</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/210/210_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/210/210_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CARGO DE MOTORISTA DE TRANSPORTE ESCOLAR E AUTORIZA A CONTRATAÇÃO EMERGENCIAL POR EXCEPCIONAL INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/266/266_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/266/266_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISCIPLINA O SERVIÇO MUNICIPAL DE TÁXI NO MUNICÍPIO DE PINTO BANDEIRA. </t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/206/206_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/206/206_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REALIZAR SUPLEMENTAÇÕES NO ORÇAMENTO DO MUNICÍPIO</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/207/207_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/207/207_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER A REVISÃO GERAL CONSTITUCIONAL ANUAL AOS SERVIDORES DO EXECUTIVO.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/208/208_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/208/208_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CRIAR CONTA DE DOTAÇÃO NO ORÇAMENTO DAS SECRETARIAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/209/209_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/209/209_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CRIAR CONTA DE DOTAÇÃO NO ORÇAMENTO DA SECRETARIA DE EDUCAÇÃO, ESPORTE E LAZER</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/225/225_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/225/225_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RATIFICAÇÃO DO PROTOCOLO DE INTENÇÕES PARA A CELEBRAÇÃO DE CONTRATO DE CONSÓRCIO PÚBLICO COM O CISGA E MANIFESTA ADESÃO AO MESMO.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CRIAR CONTA DE DESPESAS NO ORÇAMENTO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/218/218_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/218/218_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REALIZAR SUPLEMENTAÇÕES NO ORÇAMENTO DO PODER LEGISLATIVO</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/221/221_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/221/221_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A CONCEDER O USO DE POÇOS ARTESIANOS ÀS COMUNIDADES DE MORADORES E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CRIAR CONTA DE DOTAÇÃO NO ORÇAMENTO E REALIZAR SUPLEMENTAÇÃO.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/222/222_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/222/222_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CRIAR CONTA DE DOTAÇÃO NO ORÇAMENTO E A REALIZAR SUPLEMENTAÇÃO.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/223/223_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/223/223_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ARTIGOS 11 E 12 E O ANEXO III DA LEI MUNICIPAL N° 71 QUE TRATA DO CÓDIGO TRIBUTÁRIO MUNICIPAL PARA REDUZIR AS ALÍQUOTAS DE IPTU E ALTERA A BASE DE CÁLCULO DA TAXA DE LIXO.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/226/226_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/226/226_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CORRIGE O SALÁRIO DOS AGENTES COMUNITÁRIOS DE SAÚDE ADEQUANDO AO PISO NACIONAL INSTITUÍDO PELA LEI FEDERAL 12.994/14 E DÁ NOVA REDAÇÃO AO ART. 1° DA LEI MUNICIPAL 89/2014 </t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/227/227_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/227/227_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CRIAR CONTA DE DOTAÇÃO NO ORÇAMENTO E A REALIZAR SUPLEMENTAÇÃO</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/228/228_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/228/228_texto_integral.pdf</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/229/229_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/229/229_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO DE EDIFICAÇÕES DO MUNICÍPIO DE PINTO BANDEIRA</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/231/231_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/231/231_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE EDUCAÇÃO, ESPORTE E LAZER DE PINTO BANDEIRA -  RS</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/232/232_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/232/232_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEFINE O SALÁRIO DO CONSELHEIRO TUTELAR DO MUNICÍPIO DE PINTO BANDEIRA</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/233/233_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/233/233_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS BENEFÍCIOS ASSISTENCIAIS E POLÍTICA DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE PINTO BANDEIRA</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/234/234_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/234/234_texto_integral.pdf</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/235/235_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/235/235_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI O DISPOSITIVO PARA AUTORIZAR O INCENTIVO A ARRECADAÇÃO ATRAVÉS DA CONCESSÃO DE REDUÇÃO DE VALORES NO IPTU E TAXA DE LIXO ATRAVÉS DE PAGAMENTOS ANTECIPADOS.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/236/236_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/236/236_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE INCENTIVOS À BOVINOCULTURA DE LEITE NO MUNICÍPIO DE PINTO BANDEIRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/237/237_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/237/237_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DE LEI ORÇAMENTÁRIA DO MUNICÍPIO DE PINTO BANDEIRA, PARA O EXERCÍCIO 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/238/238_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/238/238_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PLANO MUNICIPAL DE EDUCAÇÃO DO MUNICÍPIO DE PINTO BANDEIRA - PME E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/239/239_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/239/239_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕES SOBRE O LICENCIAMENTO AMBIENTAL E INSTITUI A TAXA DE LICENCIAMENTO AMBIENTAL E FLORESTAL</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/240/240_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/240/240_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CRIAR CONTA DE DOTAÇÃO NO ORÇAMENTO</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/241/241_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/241/241_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O LICENCIAMENTO AMBIENTAL NO MUNICÍPIO DE DE PINTO BANDEIRA. </t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/242/242_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/242/242_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O VALOR DA AJUDA ALIMENTAÇÃO NO PROGRAMA MAIS MÉDICO.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/243/243_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/243/243_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CRIAR CONTA DE DOTAÇÃO ORÇAMENTÁRIA DA SECRETARIA DE SAÚDE E MEIO AMBIENTE.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/244/244_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/244/244_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI O ANEXO VIII NA LEI MUNICIPAL N° 71 QUE TRATA DO CÓDIGO TRIBUTÁRIO MUNICIPAL REFERENTE A FÓRMULA DE CÁLCULO DA PLANTA DE VALORES DO IPTU.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/247/247_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/247/247_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE IMÓVEL PÚBLICO.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/245/245_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/245/245_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CAPÍTULO V NA LEI ORGÂNICA DO MUNICÍPIO DE PINTO BANDEIRA SOBRE OS SERVIÇOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/246/246_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/246/246_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O HINO OFICIAL DO MUNICÍPIO DE PINTO BANDEIRA.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/248/248_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/248/248_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A REALIZAR SUPLEMENTAÇÃO NO ORÇAMENTO DA SECRETARIA DE ASSISTÊNCIA SOCIAL, HABITAÇÃO E TRABALHO. </t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/249/249_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/249/249_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REALIZAR SUPLEMENTAÇÃO NO ORÇAMENTO DA SECRETARIA DA SAÚDE E MEIO AMBIENTE.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/250/250_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/250/250_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A REALIZAR SUPLEMENTAÇÃO NO ORÇAMENTO DA SECRETARIA DE DESENVOLVIMENTO ECONÔMICO, URBANISMO, INDÚSTRIA E COMÉRCIO, CULTURA E TURISMO. </t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/251/251_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/251/251_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REALIZAR SUPLEMENTAÇÃO NO ORÇAMENTO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/252/252_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/252/252_texto_integral.pdf</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/253/253_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/253/253_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REALIZAR SUPLEMENTAÇÃO NO ORÇAMENTO DA SECRETARIA DE AGRICULTURA.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/254/254_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/254/254_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO  A REALIZAR SUPLEMENTAÇÃO NO ORÇAMENTO DA SECRETARIA DE OBRAS, SANEAMENTO E TRÂNSITO.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/255/255_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/255/255_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A REALIZAR SUPLEMENTAÇÃO NO ORÇAMENTO DA SECRETARIA DE EDUCAÇÃO, ESPORTE E LAZER. </t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/256/256_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/256/256_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REALIZAR SUPLEMENTAÇÃO NO ORÇAMENTO DA CÂMARA DE VEREADORES.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/257/257_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/257/257_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REALIZAR SUPLEMENTAÇÃO NO ORÇAMENTO DA SECRETARIA DE ASSISTÊNCIA SOCIAL, HABITAÇÃO E TRABALHO.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/258/258_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/258/258_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE ISENÇÃO DE TAXA DE LIXO PARA A ESCOLA ESTADUAL DE ENSINO MÉDIO PROFESSOR JOSÉ PANSERA.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/259/259_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/259/259_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE ISENÇÃO DE TAXA DE LIXO AOS IMÓVEIS DA MITRA DIOCESANA CAXIAS DO SUL. </t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/260/260_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/260/260_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE ISENÇÃO DE TAXA DE LIXO AOS IMÓVEIS DA ASSOCIAÇÃO IRMÃS SÃO JOSÉ.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/261/261_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/261/261_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE ISENÇÃO DE TAXA DE LIXO AOS IMÓVEIS DA SOCIEDADE EDUCATIVA E CULTURAL ROSÁRIO. </t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/263/263_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/263/263_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA VAGAS DE AUXILIAR DE EDUCAÇÃO INFANTIL, E DE PROFESSOR NÍVEL II PARA COMPOR O QUADRO DE SERVIDORES DA EDUCAÇÃO INFANTIL DO MUNICÍPIO DE PINTO BANDEIRA.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/264/264_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/264/264_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA VAGAS DE SUPERVISOR EDUCACIONAL E DE ORIENTADOR EDUCACIONAL PARA O ENSINO FUNDAMENTAL E INFANTIL DO MUNICÍPIO DE PINTO BANDEIRA.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/265/265_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/265/265_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PINTO BANDEIRA PARA O EXERCÍCIO FINANCEIRO DE 2016.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/267/267_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/267/267_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA VAGA DE OPERADOR DE MÁQUINA NO MUNICÍPIO DE PINTO BANDEIRA.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/273/273_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/273/273_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE CULTURA, TURISMO E PATRIMÔNIO HISTÓRICO NO MUNICÍPIO DE PINTO BANDEIRA.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/269/269_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/269/269_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEFINE AS ATIVIDADES INSALUBRES E PERIGOSAS PARA EFEITOS DE PERCEPÇÃO DO ADICIONAL CORRESPONDENTE.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/270/270_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/270/270_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE AUXILIO E INCENTIVO AO ATLETA.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/271/271_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/271/271_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CRIAR E SUPLEMENTAR CONSTA DE DESPESAS NO ORÇAMENTO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/277/277_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/277/277_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSPEÇÃO SANITÁRIA E INDUSTRIAL DOS PRODUTOS DE ORIGEM ANIMAL NO MINICÍPIO  DE PINTO BANDEIRA.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Partido Progressista</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/272/272_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/272/272_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI COMO DISTINÇÃO HONORÍFICA DA CÂMARA MUNICIPAL DE VEREADORES DE PINTO BANDEIRA E MEDALHA "JOSÉ FRANCISCO PICCOLI".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1168,68 +1168,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/272/272_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2015/272/272_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H65"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="241.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="97.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="96.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="223.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>