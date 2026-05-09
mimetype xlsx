--- v0 (2025-10-21)
+++ v1 (2026-05-09)
@@ -54,978 +54,978 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ESS</t>
   </si>
   <si>
     <t>Emenda, Subemenda e Substitutivo</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/186/186_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/186/186_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA COM REDUÇÃO, AO PROJETO DE LEI 16/2014 QUE "DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO MUNICÍPIO DE PINTO BANDEIRA".</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/196/196_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/196/196_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 02, AO PROJETO DE LEI 33/2014, QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PINTO BANDEIRA PARA O EXERCÍCIO DE 2015.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/197/197_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/197/197_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA Nº 03/2014, AO PROJETO DE LEI 33/2014, QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PINTO BANDEIRA PARA O EXERCÍCIO DE 2015.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Vereador Adair Rizzardo, Vereador Adilso Antonio Salini, Vereadora Teresinha Massocco Paese, Vereador Jorge Gustavo Tondo</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/29/29_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/29/29_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR AO EXECUTIVO MUNICIPAL, MANUTENÇÃO E MELHORIA DAS VIAS PÚBLICAS DE PINTO BANDEIRA.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>Vereador Valdir Antonio Coghetto, Vereador Adair Rizzardo, Vereador Adilso Antonio Salini, Vereador Arduino Capellari, Vereadora Teresinha Massocco Paese, Vereador Ivo De Toni, Vereador Jorge Gustavo Tondo, Vereador Salvador Longo, Vereador Valmor Paulo Giacomoni</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/122/122_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/122/122_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO MUNICIPAL, JUNTAMENTE COM A SECRETARIA COMPETENTE, UMA LOMBADA NA VRS 855, EM FRENTE AO POSTO DE COMBUSTÍVEL CHARRUA</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>Vereador Adilso Antonio Salini, Vereador Adair Rizzardo, Vereador Arduino Capellari, Vereadora Teresinha Massocco Paese, Vereador Ivo De Toni, Vereador Jorge Gustavo Tondo, Vereador Salvador Longo, Vereador Valdir Antonio Coghetto, Vereador Valmor Paulo Giacomoni</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/123/123_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/123/123_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO MUNICIPAL, JUNTAMENTE COM A SECRETARIA COMPETENTE, INSTALAÇÃO DE UMA BOCA DE LOBO NA ENTRADA DA LINHA AMADEU.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Vereador Valmor Paulo Giacomoni, Vereador Adair Rizzardo, Vereador Adilso Antonio Salini, Vereador Arduino Capellari, Vereadora Teresinha Massocco Paese, Vereador Ivo De Toni, Vereador Jorge Gustavo Tondo, Vereador Salvador Longo, Vereador Valdir Antonio Coghetto</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/136/136_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/136/136_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS, MELHORIAS NA ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/137/137_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/137/137_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DO ÓRGÃO COMPETENTE, INSTALAÇÃO DE PLACAS, INDICANDO O LIMITE DE VELOCIDADE, NA RUA EMANCIPAÇÃO.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Vereadora Teresinha Massocco Paese, Vereador Adair Rizzardo, Vereador Adilso Antonio Salini, Vereador Arduino Capellari, Vereador Ivo De Toni, Vereador Jorge Gustavo Tondo, Vereador Salvador Longo, Vereador Valdir Antonio Coghetto, Vereador Valmor Paulo Giacomoni</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/138/138_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/138/138_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DO ÓRGÃO COMPETENTE, A INSTALAÇÃO DE UMA LOMBADA (QUEBRA-MOLAS), NA RUA PE. DAMASO TRANI.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Vereador Adair Rizzardo, Vereador Adilso Antonio Salini, Vereador Arduino Capellari, Vereadora Teresinha Massocco Paese, Vereador Ivo De Toni, Vereador Jorge Gustavo Tondo, Vereador Salvador Longo, Vereador Valdir Antonio Coghetto, Vereador Valmor Paulo Giacomoni</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/139/139_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/139/139_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, PROJETO DE CANALIZAÇÃO PARA TRATAMENTO DO ESGOTO PLUVIAL E CLOACAL NO MUNICÍPIO DE PINTO BANDEIRA.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/147/147_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/147/147_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS, SANEAMENTO E TRÂNSITO, VIABILIZAR ESTUDOS PARA QUE SEJA IMPLANTADO TRANSPORTE GRATUITO, LIGANDO AS COMUNIDADES AO CENTRO DE PINTO BANDEIRA.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/148/148_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/148/148_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE, VIABILIZAR ESTUDOS PARA CRIAÇÃO E/OU INCENTIVO À DENOMINADA "CASA DO PÊSSEGO".</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/149/149_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/149/149_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE, VIABILIZAR ESTUDOS PARA IMPLANTAÇÃO DE PLACAS INDICATIVAS NO MUNICÍPIO DE PINTO BANDEIRA.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Vereadora Teresinha Massocco Paese, Vereador Adair Rizzardo, Vereador Adilso Antonio Salini, Vereador Arduino Capellari, Vereador Ivo De Toni, Vereador Jorge Gustavo Tondo, Vereador Valdir Antonio Coghetto</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/152/152_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/152/152_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO MUNICIPAL, PARA QUE SEJA IMPLANTADA NO MUNICÍPIO, UMA UNIDADE DE CENTRO DE EDUCAÇÃO INFANTIL, DENOMINADA CRECHE.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Vereadora Teresinha Massocco Paese, Vereador Adair Rizzardo, Vereador Adilso Antonio Salini, Vereador Arduino Capellari, Vereador Ivo De Toni, Vereador Jorge Gustavo Tondo, Vereador Salvador Longo, Vereador Valdir Antonio Coghetto</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/153/153_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/153/153_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DO ORGÃO COMPETENTE, A INSTALAÇÃO DE UMA FAIXA DE SEGURANÇA, NA RUA PE. DAMASO TRANI, DEFRONTE A RESIDÊNCIA DO SR. JOSÉ DA CAMPO.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Vereador Jorge Gustavo Tondo</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/175/175_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/175/175_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS, JUNTO À RGE, DE TRANSFERÊNCIA DE POSTE DE LUZ, LOCALIZADO NA RUA 7 DE SETEMBRO, EM FRENTE AO COLÉGIO JOSÉ PANSERA.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/177/177_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/177/177_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA MUNICIPAL DE AGRICULTURA, A VIABILIDADE DE ÁREA TERRITORIAL PARA PRODUÇÃO DE ÁRVORES ORNAMENTAIS E FRUTÍFERAS, E TAMBÉM UM ORQUIDÁRIO.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/178/178_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/178/178_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS, E JUNTAMENTE COM A RGE, A TROCA DE POSTE DE REDE ELÉTRICA EXISTENTE NO LOTEAMENTO POMPÉIA, EM FRENTE A RESIDÊNCIA Nº 25, DO SR ZANIR MOLON.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/179/179_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/179/179_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE DESENVOLVIMENTO ECONÔMICO, A LEGALIZAÇÃO DOS IMÓVEIS NA ZONA URBANA, NO MUNICÍPIO DE PINTO BANDEIRA.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/180/180_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/180/180_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DA AÇÃO SOCIAL, CRIAÇÃO DO CONSELHO TUTELAR, COM O INTUITO DE CRIAR O COMDICA.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/185/185_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/185/185_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DA SAÚDE, POSSIBILIDADE DE CONTRATAÇÃO DE PROFISSIONAL NA ÁREA DE ODONTOLOGIA.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Vereador Arduino Capellari</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/187/187_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/187/187_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS, JUNTAMENTE COM A RGE, A TROCA DE POSTE DE REDE ELÉTRICA EXISTENTE NA RUA 7 DE SETEMBRO, EM FRENTE A RESIDÊNCIA Nº 1349.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Vereadora Teresinha Massocco Paese</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/189/189_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/189/189_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE AGRICULTURA, DE UMA EXTENSIONISTA DA EMATER PARA MINISTRAR CURSOS PARA GRUPOS DE MULHERES.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Vereador Valdir Antonio Coghetto, Partido do Movimento Democrático Brasileiro</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/130/130_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/130/130_texto_integral.pdf</t>
   </si>
   <si>
     <t>APOIA O PROJETO DE LEI FEDERAL Nº 3312/2012 DE AUTORIA DO DEPUTADO FEDERAL ALCEU MOREIRA, QUE TERMINA COM O EMPLACAMENTO E O LICENCIAMENTO OBRIGATÓRIO PARA VEÍCULOS AGRÍCOLAS.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/135/135_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/135/135_texto_integral.pdf</t>
   </si>
   <si>
     <t>APOIA O MOVIMENTO "ACADEPOL PARA TODOS JÁ".</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>PEML</t>
   </si>
   <si>
     <t>Projeto De Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/182/182_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/182/182_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O INCISO 2º, DO ARTIGO 10º, DA LEI ORGÂNICA MUNICIPAL.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/183/183_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/183/183_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O PARÁGRAFO 1º, DO ARTIGO 11, DA LEI ORGÂNICA MUNICIPAL.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/184/184_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/184/184_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS INCISOS I E IV DO ARTIGO 30, DA LEI ORGÂNICA MUNICIPAL.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/33/33_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/33/33_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO ANUAL DOS SUBSÍDIOS DO PREFEITO E VICE-PREFEITO, CONFORME ARTIGO 2º DA LEI MUNICIPAL 20/2013.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/32/32_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/32/32_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO ANUAL DOS SUBSÍDIOS DOS VEREADORES E PRESIDENTE, CONFORME ARTIGO 6º DA LEI MUNICIPAL 19/2013.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/31/31_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/31/31_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 6º E 10º PARÁGRAFO ÚNICO, E 11º PARÁGRAFO ÚNICO, DA MESMA LEI MUNICIPAL 19/2013.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/132/132_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/132/132_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE SALARIAL AOS SERVIDORES DA CÂMARA MUNICIPAL</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/154/154_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/154/154_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 6º, INCISO 2º, DA LEI MUNICIPAL 32/2013.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/155/155_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/155/155_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCE O INCISO IV, NO ARTIGO 1º, DA LEI MUNICIPAL 15/2013.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/165/165_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/165/165_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O INCISO 2º, DO ARTIGO 10º, DA LEI ORGÂNICA MUNICIPAL</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/166/166_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/166/166_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS FRACIONADAS AOS SERVIDORES DA CÂMARA MUNICIPAL DE PINTO BANDEIRA</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/167/167_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/167/167_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCE INCISO AO ARTIGO 76, DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE VEREADORES DE PINTO BANDEIRA.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/168/168_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/168/168_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O INCISO I, DO ARTIGO 69, DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE VEREADORES DE PINTO BANDEIRA.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/169/169_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/169/169_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 70, DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE VEREADORES DE PINTO BANDEIRA.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/170/170_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/170/170_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O PARÁGRAFO 1º, DO ARTIGO 11, DA LEI ORGÂNICA MUNICIPAL</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/171/171_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/171/171_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O PARÁGRAFO 1º, DO ARTIGO 10, DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PINTO BANDEIRA</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>PLEXE</t>
   </si>
   <si>
     <t>Projeto de Lei (origem Executivo)</t>
   </si>
   <si>
     <t>João Feliciano Menezes Pizzio</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/53/53_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/53/53_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA OS TITULARES DOS CARGOS QUE MENCIONA, EM CARÁTER EXCEPCIONAL, A DIRIGIR VEÍCULO OFICIAL DO MUNICÍPIO DE PINTO BANDEIRA.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/52/52_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/52/52_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DE SANEAMENTO BÁSICO E O PLANO MUNICIPAL DE SANEAMENTO BÁSICO DO MUNICÍPIO DE PINTO BANDEIRA</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/51/51_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/51/51_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CARGO DE AGENTE COMUNITÁRIO DE SAÚDE E AUTORIZA A CONTRATAÇÃO TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/50/50_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/50/50_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULA O PROCESSO ADMINISTRATIVO NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/124/124_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/124/124_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A COORDENADORIA MUNICIPAL DE DEFESA CIVIL - COMDEC - DO MUNICÍPIO DE PINTO BANDEIRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/125/125_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/125/125_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REALIZAR SUPLEMENTAÇÕES NO ORÇAMENTO DAS SECRETARIAS MUNICIPAIS</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/126/126_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/126/126_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER A REVISÃO GERAL CONSTITUCIONAL ANUAL AOS SERVIDORES DO EXECUTIVO.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/128/128_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/128/128_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL 36 DE 04 DE ABRIL DE 2013.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/129/129_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/129/129_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE QUALIFICAÇÃO E DESENVOLVIMENTO DO MEIO RURAL E SETOR PRIMÁRIO DO MUNICÍPIO DE PINTO BANDEIRA.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/127/127_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/127/127_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEIA O SEGMENTO 0010 DA RODOVIA VRS 855 COMO RUA EMANCIPAÇÃO</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/131/131_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/131/131_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CINCO VAGAS DE PROFESSORES DE NÍVEL 2 NO QUADRO DE SERVIDORES DO MUNICÍPIO DE PINTO BANDEIRA.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/133/133_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/133/133_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CUSTEIO DO TRANSPORTE E ALIMENTAÇÃO DA REPRESENTAÇÃO DO MUNICÍPIO DE PINTO BANDEIRA NO EVENTO "VIVA O SEU MUNICÍPIO - VOCÊ NASCEU AQUI, NÃO DEIXE MORRER", A SER REALIZADO NO DIA 11 DE ABRIL DE 2014 NA CIDADE DE PORTO ALEGRE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/134/134_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/134/134_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REALIZAR SUPLEMENTAÇÕES NO ORÇAMENTO DAS SECRETARIAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/141/141_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/141/141_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA VAGA DE ENFERMEIRO ESF NO QUADRO DE SERVIDORES DO MUNICÍPIO DE PINTO BANDEIRA.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/151/151_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/151/151_texto_integral.pdf</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/156/156_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/156/156_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO MUNICÍPIO DE PINTO BANDEIRA, PARA O EXERCÍCIO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/157/157_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/157/157_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO PARÁGRAFO 2º DO ARTIGO 1º DA LEI 39 DE 22 DE ABRIL DE 2013.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/158/158_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/158/158_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 3º INCISOS III E IV DA LEI 14 DE 04 DE JANEIRO DE 2013.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/159/159_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/159/159_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REALIZAR SUPLEMENTAÇÕES NO ORÇAMENTO DA SECRETARIA DA AGRICULTURA.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/163/163_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/163/163_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A RECEBER DOAÇÃO DE BRITAS DA FUNDAÇÃO PROAMB</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/160/160_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/160/160_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REALIZAR SUPLEMENTAÇÕES NO ORÇAMENTO DA SECRETARIA DE DESENVOLVIMENTO ECONÔMICO, URBANISMO, INDÚSTRIA E COMÉRCIO, CULTURA E TURISMO.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/161/161_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/161/161_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REALIZAR SUPLEMENTAÇÕES NO ORÇAMENTO DA SECRETARIA DA SAÚDE E MEIO AMBIENTE.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/162/162_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/162/162_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA VAGA DE FISCAL DE MEIO AMBIENTE NO QUADRO DE SERVIDORES DO MUNICÍPIO DE PINTO BANDEIRA</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/164/164_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/164/164_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REALIZAR SUPLEMENTAÇÕES NO ORÇAMENTO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/172/172_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/172/172_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O ESTATUTO DOS SERVIDORES MUNICIPAIS DE PINTO BANDEIRA.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/173/173_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/173/173_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REALIZAR SUPLEMENTAÇÕES NO ORÇAMENTO DA SECRETARIA DA EDUCAÇÃO, ESPORTE E LAZER E DA SECRETARIA DE DESENVOLVIMENTO ECONÔMICO, URBANISMO, INDÚSTRIA E COMÉRCIO, CULTURA E TURISMO.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/176/176_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/176/176_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REALIZAR SUPLEMENTAÇÕES NO ORÇAMENTO DA SECRETARIA DA ASSISTÊNCIA SOCIAL, HABITAÇÃO E TRABALHO</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/188/188_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/188/188_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL 10 DE 04 DE JANEIRO DE 2013.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/191/191_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/191/191_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O FUNDO MUNICIPAL DE MEIO AMBIENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/190/190_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/190/190_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REALIZAR SUPLEMENTAÇÕES NO ORÇAMENTO DO MUNICÍPIO POR EXCESSO DE ARRECADAÇÃO.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/192/192_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/192/192_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REALIZAR SUPLEMENTAÇÕES NO ORÇAMENTO DO MUNICÍPIO DE PINTO BANDEIRA.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/193/193_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/193/193_texto_integral.pdf</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/195/195_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/195/195_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PINTO BANDEIRA PARA O EXERCÍCIO DE 2015.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/199/199_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/199/199_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A REALIZAÇÃO DE CONVÊNIOS DE COOPERAÇÃO COM ESTADO DO RIO GRANDE DO SUL E COM A AGÊNCIA ESTADUAL.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/198/198_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/198/198_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM A CAIXA ECONÔMICA FEDERAL, COM RECURSOS PRÓPRIOS PARA OBRAS DO PAC2 PAVIMENTAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/201/201_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/201/201_texto_integral.pdf</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/202/202_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/202/202_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA DO PODER EXECUTIVO, DOS CARGOS COMISSIONADOS, DAS VAGAS, FUNÇÕES E CARGOS DOS SERVIDORES EFETIVOS E DOS SALÁRIOS.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/203/203_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/203/203_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA DE MEIO AMBIENTE NO MUNICÍPIO DE PINTO BANDEIRA.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/194/194_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/194/194_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ELEIÇÃO PARA A MESA DIRETORA DA CÂMARA MUNICIPAL, PARA O BIÊNIO 2015/2016.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/140/140_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/140/140_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE ESTA CASA OFICIE CORRESPONDÊNCIA ÀS PRESTADORAS DE TELEFONIA MÓVEL, PARA QUE VIABILIZEM MELHORIAS NOS SERVIÇOS, E ESTUDOS PARA COLOCAÇÃO DE UMA ANTENA DE CAPTAÇÃO DE SINAL NO MUNICÍPIO DE PINTO BANDEIRA.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/174/174_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/174/174_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE ESTA CASA OFICIE CORRESPONDÊNCIA AO DEPUTADO RONALDO SANTINI, AGRADECENDO O EMPENHO QUANTO A IMPLANTAÇÃO DE UMA ANTENA DE CAPTAÇÃO DE SINAL NO MUNICÍPIO DE PINTO BANDEIRA.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>Vereador Adair Rizzardo</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/181/181_texto_integral.pdf</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/181/181_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE ESTA CASA OFICIE CORRESPONDÊNCIA À CORSAN, SOLICITANDO MELHORIAS NA REDE DE ÁGUA DA LINHA SILVA PINTO NORTE E OUTROS.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/200/200_texto_integral.jpeg</t>
+    <t>http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/200/200_texto_integral.jpeg</t>
   </si>
   <si>
     <t>VETO TOTAL À EMENDA ADITIVA 03/2014, DO PROJETO DE LEI 33/2014, QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PINTO BANDEIRA PARA O EXERCÍCIO DE 2015.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1332,68 +1332,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/200/200_texto_integral.jpeg" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pintobandeira.rs.leg.br/media/./sapl/public/materialegislativa/2014/200/200_texto_integral.jpeg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H85"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="242.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="98.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="97.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>